--- v0 (2025-12-21)
+++ v1 (2026-05-12)
@@ -54,1531 +54,1531 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>In</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>FABIANO MACEDO CARDOSO</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/398/indicacao_01.2024_-_fabio_-_redutor_de_velocidade_-2024.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/398/indicacao_01.2024_-_fabio_-_redutor_de_velocidade_-2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a viabilidade da instalação de redutor de velocidade na Avenida Terra Boa, nas proximidas do Bar Pinheiro, e, também, na Rua João Francisco da Silva, n° 360, localizadas no Jardim Pinheiro.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PAULO HENRIQUE NEVES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/67/indicacao_02.2024_-_hique_-_patrocinio_esporte.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/67/indicacao_02.2024_-_hique_-_patrocinio_esporte.pdf</t>
   </si>
   <si>
     <t>Realizar um estudo de viabilidade para criar a Lei que concede_x000D_
 apoio a eventos, atividades e projetos ligados à cultura, ao esporte_x000D_
 e que promovam o fomento e incentivo ao desenvolvimento da_x000D_
 agricultura, da pecuária, da indústria, do comércio e do turismo no_x000D_
 Município de Terra Boa.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PEDRO FIDELES PEREIRA NETO</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/69/indicacao_03.2024_-_pedro_neto_-_recape_asfaltico.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/69/indicacao_03.2024_-_pedro_neto_-_recape_asfaltico.pdf</t>
   </si>
   <si>
     <t>Realize o recapeamento asfáltico das Ruas Rio de Janeiro e Rio_x000D_
 Grande do Sul, ambas no Conjunto Santa Ana.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/70/indicacao_04.2024_-_pedro_neto_-_tapa_buraco.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/70/indicacao_04.2024_-_pedro_neto_-_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>Realize tapa buraco na Rua Minas Gerais, em frente ao número 192.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/71/indicacao_05.2024_-_pedro_neto_-_recape_asfaltico.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/71/indicacao_05.2024_-_pedro_neto_-_recape_asfaltico.pdf</t>
   </si>
   <si>
     <t>Realize o recapeamento asfáltico das Ruas Arara e João de Barro,_x000D_
 ambas no Conjunto Bela Vista.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/72/indicacao_06.2024_-_pedro_neto_-_iluminacao_e_camera_de_monitoramento_cemiterio_e_lixao_malu.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/72/indicacao_06.2024_-_pedro_neto_-_iluminacao_e_camera_de_monitoramento_cemiterio_e_lixao_malu.pdf</t>
   </si>
   <si>
     <t>Estude a viabilidade de instalar iluminação e câmera de_x000D_
 monitoramento no Cemitério Municipal do Distrito de Malu, assim_x000D_
 como no Lixão do Distrito de Malu que fica ao lado do Cemitério_x000D_
 Municipa</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/82/indicacao_07.2024_-_fabiano_-_presidente_-_redutor_de_velocidade_-_papagaio.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/82/indicacao_07.2024_-_fabiano_-_presidente_-_redutor_de_velocidade_-_papagaio.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a viabilidade da instalação_x000D_
 de redutores de velocidade na Rua Papagaio, nas proximidas dos_x000D_
 números 383 e 532, localizados no Jardim Pinheiro</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>VALDECI ALVES DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/83/indicacao_08.2024_-_valdeci_-_plantas_hospital.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/83/indicacao_08.2024_-_valdeci_-_plantas_hospital.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a viabilidade da remoção_x000D_
 dos pinheiros secos do Hospital Municipal Dr. Valdomiro Peres,_x000D_
 localizado no Jardim Oásis, substituindo-os por plantas novas,_x000D_
 promovendo assim o zelo do Patrimônio Público Municipal.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/88/indicacao_09.2024_-_fabiano_-_melhorias_entroncamento_estrada_andico_vila_rural_recanto_verde_e_avenida_melvin_jones.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/88/indicacao_09.2024_-_fabiano_-_melhorias_entroncamento_estrada_andico_vila_rural_recanto_verde_e_avenida_melvin_jones.pdf</t>
   </si>
   <si>
     <t>tivo Municipal por meio do Departamento_x000D_
 de Trânsito e Departamento de Obras estudem a viabilidade de_x000D_
 implantar melhorias de mobilidade urbana e obras de acesso_x000D_
 no entroncamento da Estrada Andico com a Avenida Melvin_x000D_
 Jones, e, com a Vila Rural Recanto Verde, sugerindo a_x000D_
 implantação de uma rotatória.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/93/indicacao_010.2024_-_hique_-_premio_assiduidade_e_pontualidade.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/93/indicacao_010.2024_-_hique_-_premio_assiduidade_e_pontualidade.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a viabilidade para criar_x000D_
 o prêmio por assiduidade e pontualidade a ser pago_x000D_
 aos servidores efetivos do Município e da Câmara de_x000D_
 Vereadores de Terra Boa.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/94/indicacao_011.2024_-_hique_-_auxilio_saude.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/94/indicacao_011.2024_-_hique_-_auxilio_saude.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a viabilidade em criar o_x000D_
 Auxílio Saúde a ser pago aos servidores Ativos e_x000D_
 Inativos (Aposentados) do Município de Terra Boa e da_x000D_
 Câmara Municipal de Terra Boa.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/95/indicacao_012-2024_-_hique_-_auxilio_educacao.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/95/indicacao_012-2024_-_hique_-_auxilio_educacao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a viabilidade para criar_x000D_
 Lei de concessão de Auxílio Educação aos_x000D_
 Funcionários da Prefeitura de Terra Boa e Distrito de_x000D_
 Malú.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>APARECIDO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/96/indicacao_013-2024_-_aparecido_da_silva_pequeno_-_mao_unica_-_creche_crianca_feliz.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/96/indicacao_013-2024_-_aparecido_da_silva_pequeno_-_mao_unica_-_creche_crianca_feliz.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo através do Departamento de_x000D_
 Trânsito estude a viabilidade para transformar a Rua_x000D_
 Arthur Bernardes – rua da Creche Criança Feliz, em_x000D_
 mão única</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/99/indicacao_14.2024_-_valdeci_-_banheiro_praca_joao_xxiii.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/99/indicacao_14.2024_-_valdeci_-_banheiro_praca_joao_xxiii.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal promova manutenção e melhorias_x000D_
 nos banheiros da Praça João XXIII</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>SERGIO RICARDO COLONELLO</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/102/indicacao_15.2024_-_serginho_-_cesta-alimentacao_aposentados_e_pensionistas.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/102/indicacao_15.2024_-_serginho_-_cesta-alimentacao_aposentados_e_pensionistas.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a viabilidade de conceder_x000D_
 cesta-alimentação aos Aposentados, Pensionistas e Aposentados por_x000D_
 Invalidez, todos do Regime Próprio da Previdência Municipal.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/103/indicacao_16.2024_-_serginho_-_paisagismo_canteiros_terra_boa_e_malu.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/103/indicacao_16.2024_-_serginho_-_paisagismo_canteiros_terra_boa_e_malu.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a viabilidade proceder com_x000D_
 a ornamentação e paisagismo nos canteiros centrais do Município de_x000D_
 Terra Boa e Distrito de Malu.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/105/indicacao_017.2024_-_bigode_-_faixa_elevada.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/105/indicacao_017.2024_-_bigode_-_faixa_elevada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a viabilidade da_x000D_
 instalação de faixa elevada na Rua Vereador José Luiz Rodolfo,_x000D_
 na Vila da Fraternidade, especificamente, em frente à Igreja_x000D_
 Cristã.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>AMARILDO APARECIDO BOVO, APARECIDO DA SILVA, ARGEMIRO GARCIA JÚNIOR, FABIANO MACEDO CARDOSO, PAULO HENRIQUE NEVES DE OLIVEIRA, PEDRO FIDELES PEREIRA NETO, SERGIO RICARDO COLONELLO, VALDECI ALVES DE SOUZA, WILSON WANDERLEI ESPOSTO</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/108/indicacao_018.2024_-_todos_-_recape_asfaltico.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/108/indicacao_018.2024_-_todos_-_recape_asfaltico.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize o recapeamento_x000D_
 asfáltico da Rua Rio Grande do Sul, no Conjunto Santa Ana.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>AMARILDO APARECIDO BOVO</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/111/indicacao_019.2024_-_tato_-_creche.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/111/indicacao_019.2024_-_tato_-_creche.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a viabilidade da_x000D_
 instalação de nova creche nas proximidades dos Jardins Bela_x000D_
 Vista I, Bela Vista II, Sena I, Sena II e Bagatin.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/112/indicacao_020.2024_-_tato_-_ubs.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/112/indicacao_020.2024_-_tato_-_ubs.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a viabilidade da_x000D_
 implantação de Unidade Básica de Saúde nas proximidades dos_x000D_
 Jardins Bela Vista I, Bela Vista II, Sena I, Sena II e Bagatin.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/113/indicacao_021.2024_-_serginho_-_estacionamento_espinha_de_peixe.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/113/indicacao_021.2024_-_serginho_-_estacionamento_espinha_de_peixe.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE DE_x000D_
 IMPLANTAR ESTACIONAMENTO TIPO “ESPINHA DE_x000D_
 PEIXE” NA AVENIDA MELVIN JONES, ENTRE OS_x000D_
 NÚMEROS 251 A 377</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/114/indicacao_022.2024_-_bigode_-_semaforo_melvin_jones.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/114/indicacao_022.2024_-_bigode_-_semaforo_melvin_jones.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO, ATRAVÉS DO SETOR_x000D_
 COMPETENTE, ESTUDE A VIABILIDADE DE IMPLANTAÇÃO_x000D_
 DE UM SEMÁFORO NO CRUZAMENTO DA AVENIDA_x000D_
 MELVIN JONES COM AS RUAS PADRE TADEU ZIENSKI E_x000D_
 ARTUR BERNARDES</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/117/indicacao_023.2024_-_bigode_-_estacionamento.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/117/indicacao_023.2024_-_bigode_-_estacionamento.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE DE_x000D_
 IMPLANTAR ESTACIONAMENTO TIPO “ESPINHA DE_x000D_
 PEIXE” EM FRENTE A PANIFICADORA CRISTO REI_x000D_
 LOCALIZADA NA AVENIDA MELVIN JONES, NÚMERO_x000D_
 2351.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/118/indicacao_024.2024_-_sergio_colonello_-_faixa_elevada.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/118/indicacao_024.2024_-_sergio_colonello_-_faixa_elevada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a viabilidade da_x000D_
 instalação de faixa elevada na Rua Presidente Tancredo Neves,_x000D_
 entre os números 365 e 377.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/338/indicacao_025.2024_-_pedro_neto_-_redutor_de_velocidade_-_pikbom.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/338/indicacao_025.2024_-_pedro_neto_-_redutor_de_velocidade_-_pikbom.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a viabilidade da instalação_x000D_
 de redutor de velocidade na Avenida Melvin Jones, nas proximidades_x000D_
 do número 1718, próximo à Sorveteria Pik Bom.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/339/indicacao_026.2024_-_pedro_neto_-_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/339/indicacao_026.2024_-_pedro_neto_-_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/340/indicacao_027.2024_-_pedro_neto_-_redutor_de_velocidade_-_jardim_vitoria.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/340/indicacao_027.2024_-_pedro_neto_-_redutor_de_velocidade_-_jardim_vitoria.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a viabilidade da instalação_x000D_
 de redutor de velocidade no início da Rua Aparecida Filomena, antes_x000D_
 da Rua Vitória Régia, imediatamente após a curva ao fim da Rua_x000D_
 Olímpio Martarelo</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>ARGEMIRO GARCIA JÚNIOR</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/374/indicacao_028.2024_-_argemiro_-_adequacao_salario_base_piso_enfermagem.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/374/indicacao_028.2024_-_argemiro_-_adequacao_salario_base_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo proceda a adequação do salário base de_x000D_
 todos os enfermeiros, técnicos de enfermagem e auxiliares de_x000D_
 enfermagem, ao piso nacional da enfermagem.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/395/indicacao_029.2024_-_argemiro_-_plano_de_cargo_e_carreira_ace_e_acs.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/395/indicacao_029.2024_-_argemiro_-_plano_de_cargo_e_carreira_ace_e_acs.pdf</t>
   </si>
   <si>
     <t>Seja elaborado projeto de lei instituindo, plano de cargos, carreira e remuneração(PCCR), dos agentes comunitários de Saúde (ASC), e dos agentes de combate as endemias (ACE).</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/396/indicacao_030.2024_-_pedro_neto_-_redutor_de_velocidade_-_vila_rural_recanto_verde.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/396/indicacao_030.2024_-_pedro_neto_-_redutor_de_velocidade_-_vila_rural_recanto_verde.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a viabilidade da instalação_x000D_
 de redutor de velocidade na Estrada São Lourenço, entrada da Vila_x000D_
 Rural Recanto Verde, na Estrada Andico, esquina com a Avenida_x000D_
 Melvin Jones e após 15 metros do portal da Vila Rural Recanto Verde,_x000D_
 ou então, que promova a instalação de um trevo nessas_x000D_
 intermediações para acesso à Vila Rural Recanto Verde.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/403/indicacao_031.2024_-_serginho_-_filas_ubs_-_medidas.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/403/indicacao_031.2024_-_serginho_-_filas_ubs_-_medidas.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a viabilidade padronização_x000D_
 de sistema de fácil acesso os municípes, assim como, adote políticas_x000D_
 efetivas de diminuição de filas nos agendamentos de consultas e_x000D_
 exames nas UBS do Município de Terra Boa e Distrito de Malu,_x000D_
 considerando a impossibilidade da maioria dos idosos utilizarem_x000D_
 sistema virtual adotado, o que o torna falho ao fim que se destina</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/408/indicacao_033.2024_-_serginho_-_estacionamento_espinha_de_peixe.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/408/indicacao_033.2024_-_serginho_-_estacionamento_espinha_de_peixe.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE DE IMPLANTAR ESTACIONAMENTO TIPO “ESPINHA DE PEIXE” NA AVENIDA BRASIL, ENTRE OS NÚMEROS 45-A E 153, AVENIDA MELVIN JONES, ENTRE OS NÚMEROS 2225 E 2293 E AVENIDA MELVIN JONES, ENTRE OS NÚMEROS 407 E 432.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/409/indicacao_034.2024_-_serginho_-_ponto_de_onibus_coberto_vila_rural.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/409/indicacao_034.2024_-_serginho_-_ponto_de_onibus_coberto_vila_rural.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE_x000D_
 DA INSTALAÇÃO DE PONTO DE ÔNIBUS COM_x000D_
 COBERTURA NA VILA RURAL NOVA JERUSALÉM.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/411/indicacao_035.2024_-_tato_-_estacionamento_espinha_de_peixe.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/411/indicacao_035.2024_-_tato_-_estacionamento_espinha_de_peixe.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE DE _x000D_
 IMPLANTAR ESTACIONAMENTO TIPO “ESPINHA DE _x000D_
 PEIXE” NA AVENIDA MELVIN JONES, PRÓXIMO AO _x000D_
 MERCADO ANA BELLA E CHOPP DO REAL.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/413/indicacao_036.2024_-_fabio_-_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/413/indicacao_036.2024_-_fabio_-_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ESTUDE A POSSIBILIDADE DE_x000D_
 INSTALAÇÃO DE REDUTOR DE VELOCIDADE NO_x000D_
 CRUZAMENTO DA RUA PRESIDENTE DOUTOR TANCREDO_x000D_
 DE ALMEIDA NEVES COM A RUA PRESIDENTE KENNEDY</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/418/indicacao_037.2024_-_hique_-_natacao_autista.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/418/indicacao_037.2024_-_hique_-_natacao_autista.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo estude viabilidade para_x000D_
 disponibilizar de forma gratuita aulas de natação_x000D_
 para crianças com Transtorno do Espectro Autista_x000D_
 (TEA) e com necessidades especiais.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Mo</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Poder Legislativo (Câmara) - pl, AMARILDO APARECIDO BOVO, APARECIDO DA SILVA, ARGEMIRO GARCIA JÚNIOR, FABIANO MACEDO CARDOSO, PAULO HENRIQUE NEVES DE OLIVEIRA, PEDRO FIDELES PEREIRA NETO, SERGIO RICARDO COLONELLO, VALDECI ALVES DE SOUZA, WILSON WANDERLEI ESPOSTO</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/92/mocao_01.2024_-_apoio_-_manutencao_do_modelo_de_colegio_civico_militar.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/92/mocao_01.2024_-_apoio_-_manutencao_do_modelo_de_colegio_civico_militar.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio para ser encaminhada à Diretoria do_x000D_
 Colégio Estadual Professor Léo Kohler de Terra Boa, afim_x000D_
 de que seja mentida a Escola Cívico-Militar no modelo_x000D_
 utilizado pela Secretaria Estadual de Educação do Estado_x000D_
 do Paraná, conforme democraticamente escolhida_x000D_
 através de consulta pública por pais e/ou responsáveis</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/101/mocao_02.2024_-_apoio_-_cfm_resolucao_-_aborto.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/101/mocao_02.2024_-_apoio_-_cfm_resolucao_-_aborto.pdf</t>
   </si>
   <si>
     <t>Requer da Mesa Diretora envio de moção de apoio ao_x000D_
 Congresso Nacional, em razão do movimento ofensivo ao_x000D_
 Conselho Federal de Medicina – CFM, iniciado com a_x000D_
 publicação pelo CFM da Resolução nº 2.378/2024, que_x000D_
 seja desagravado o referido Conselho, e mantido em suas_x000D_
 atribuições próprias</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/341/mocao_03.2024_-_aplausos_-_educacao_municipal_-_ideb.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/341/mocao_03.2024_-_aplausos_-_educacao_municipal_-_ideb.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para ser encaminhada à Secretaria de_x000D_
 Educação do Município de Terra Boa, afim de aplaudir_x000D_
 pelo destaque no Índice de Desenvolvimento da Educação_x000D_
 – IDEB, especialmente pelo avanço para a 3ª posição no_x000D_
 Estado do Paraná</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei executivo</t>
   </si>
   <si>
     <t>Poder Executivo (Prefeitura) - Pe</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/58/022_proj_de_lei_-_aumenta_numero_de_vagas_assistente_social.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/58/022_proj_de_lei_-_aumenta_numero_de_vagas_assistente_social.pdf</t>
   </si>
   <si>
     <t>Altera o número de vagas para o cargo de_x000D_
 Assistente Social constante do Anexo II da Lei_x000D_
 Municipal n.º 1.725/2022, que dispõe sobre o_x000D_
 Plano de Cargos, Carreira e Remuneração dos_x000D_
 Servidores Públicos da Administração Pública_x000D_
 Direta do Município de Terra Boa, Estado do_x000D_
 Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/59/001_proj_de_lei_-_recomposicao_anual_vencimentos_dos_servidores_publicos_-_2024.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/59/001_proj_de_lei_-_recomposicao_anual_vencimentos_dos_servidores_publicos_-_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a recompor_x000D_
 os vencimentos dos Servidores Públicos_x000D_
 Municipais de Terra Boa, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/60/002_proj_de_lei_-_altera_o_artigo_1o_-_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/60/002_proj_de_lei_-_altera_o_artigo_1o_-_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera-se o artigo 1º, caput, da Lei Municipal_x000D_
 n.º 1.306/2014 que instituiu o auxílio_x000D_
 alimentação aos servidores públicos_x000D_
 municipais ativos e aos contratados pelo_x000D_
 regime CLT e dá outras providências.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/61/003_proj_de_lei_-_revoga_o_paragrafo_unico_do_art_9_e_acrescenta_os_paragrafos_1_e_2_-_lei_-_691-99.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/61/003_proj_de_lei_-_revoga_o_paragrafo_unico_do_art_9_e_acrescenta_os_paragrafos_1_e_2_-_lei_-_691-99.pdf</t>
   </si>
   <si>
     <t>Revoga-se o parágrafo único e acrescenta os parágrafos_x000D_
 1º e 2º, no artigo 9º da Lei n.º 691/1999 de 16.06.1999,_x000D_
 que dispõe sobre o Sistema Municipal de Transportes_x000D_
 Urbanos de Passageiros do Município de Terra Boa, e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Poder Legislativo (Câmara) - pl</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/62/projeto_de_lei_iniciativa_da_camara_no_01.2024_-_revisao_geral_anual_servidores.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/62/projeto_de_lei_iniciativa_da_camara_no_01.2024_-_revisao_geral_anual_servidores.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretiva encaminha para apreciação e deliberação o Projeto de Lei nº_x000D_
 01/2024, de autoria do Poder Legislativo Municipal, cuja finalidade é a concessão da revisão_x000D_
 geral anual dos vencimentos dos servidores públicos municipais da Câmara Municipal de Terra_x000D_
 Boa, na mesma data e no mesmo índice da revisão concedida aos servidores públicos_x000D_
 pertencentes aos quadros do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/66/003_proj_de_lei_-_revoga_o_paragrafo_unico_do_art_9_e_acrescenta_os_paragrafos_1_e_2_-_lei_-_691-99.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/66/003_proj_de_lei_-_revoga_o_paragrafo_unico_do_art_9_e_acrescenta_os_paragrafos_1_e_2_-_lei_-_691-99.pdf</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/79/007_proj_de_lei_-_aumenta_numero_de_vagas_fisioterapeuta_-_altera_carga_horaria_medico_pediatra.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/79/007_proj_de_lei_-_aumenta_numero_de_vagas_fisioterapeuta_-_altera_carga_horaria_medico_pediatra.pdf</t>
   </si>
   <si>
     <t>Altera o número de vagas para o cargo de_x000D_
 Fisioterapeuta e a carga horária para o cargo de_x000D_
 Médico Pediatra, constantes no Anexo II, bem_x000D_
 como a tabela de vencimentos para o cargo de_x000D_
 Médico Pediatra, constante do Anexo X, todos da_x000D_
 Lei Municipal n.º 1.725/2022, que dispõe sobre o_x000D_
 Plano de Cargos, Carreira e Remuneração dos_x000D_
 Servidores Públicos da Administração Pública_x000D_
 Direta do Município de Terra Boa, Estado do_x000D_
 Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/85/008_proj_de_lei_-_gratificacao_de_atividade_especial_tecnicos_de_enfermagem_-_transf.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/85/008_proj_de_lei_-_gratificacao_de_atividade_especial_tecnicos_de_enfermagem_-_transf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Gratificação dos_x000D_
 Profissionais de Técnico de_x000D_
 Enfermagem, Agente de Serviço de_x000D_
 Enfermagem e Apoio e Auxiliar de_x000D_
 Enfermagem, que realizam_x000D_
 transferências entre unidades não_x000D_
 hospitalares ou hospitalares, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/86/009_proj_de_lei_-_altera_o_art_1o_-_auxilio_financeiro_asilo.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/86/009_proj_de_lei_-_altera_o_art_1o_-_auxilio_financeiro_asilo.pdf</t>
   </si>
   <si>
     <t>Altera-se o artigo 1º, da Lei Municipal n.º_x000D_
 1.697/2022, de 23 de fevereiro 2022, que concede_x000D_
 auxílio financeiro ao Asilo São Vicente de Paulo de Terra_x000D_
 Boa, e dá outras providências</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/90/010_proj_de_lei_-_recomposicao_salarial_-_piso_professores_-_2024.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/90/010_proj_de_lei_-_recomposicao_salarial_-_piso_professores_-_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição do valor_x000D_
 do piso salarial nacional para os_x000D_
 profissionais do magistério_x000D_
 público municipal, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/97/011_proj_de_lei_-_revoga_a_lei_1568-2019_-_permissao_de_uso_de_imovel_rural_-_comat.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/97/011_proj_de_lei_-_revoga_a_lei_1568-2019_-_permissao_de_uso_de_imovel_rural_-_comat.pdf</t>
   </si>
   <si>
     <t>Revoga em sua totalidade a Lei Municipal n.º_x000D_
 1.568/2019, de 26 de setembro de 2019, e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/100/012_-_autoriza_a_desafetacao_e_permuta_de_imoveis_-_eduardo_canassa_e_outros.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/100/012_-_autoriza_a_desafetacao_e_permuta_de_imoveis_-_eduardo_canassa_e_outros.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder ExecutivoMunicipal a proceder a permuta e a desafetação de áreas de propriedade do_x000D_
 Município de Terra Boa, na forma que especifica:</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/104/013_-_criacao_do_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia_e_fundo_municipal_dos_direitos_da_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/104/013_-_criacao_do_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia_e_fundo_municipal_dos_direitos_da_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal dos_x000D_
 Direitos da Pessoa com Deficiência - CMDPcD e do_x000D_
 Fundo Municipal dos Direitos da Pessoa com_x000D_
 Deficiência – FMDPcD, e dá outras providências.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/109/projeto_de_lei_014-2024_-_ldo_2025.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/109/projeto_de_lei_014-2024_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração da Lei_x000D_
 Orçamentária para o exercício de 2025, e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/106/015_proj_de_lei_-_acordo_cooperacao_tecnica_-_ministerio_da_agricultura_e_pecuaria.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/106/015_proj_de_lei_-_acordo_cooperacao_tecnica_-_ministerio_da_agricultura_e_pecuaria.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar_x000D_
 Acordo de Cooperação Técnica com o Ministério da_x000D_
 Agricultura e Pecuária - MAPA, por intermédio da_x000D_
 Secretaria de Defesa Agropecuária - SDA e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/107/016_altera_o_paragrafo_unico_do_art_3_-_lei_1572-2019_-_contratacao_pss.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/107/016_altera_o_paragrafo_unico_do_art_3_-_lei_1572-2019_-_contratacao_pss.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único, do artigo 3º, da Lei n.º_x000D_
 1.572/2019 de 16.10.2019, que dispõe sobre a_x000D_
 contratação por prazo determinado para atender a_x000D_
 necessidade temporária de excepcional interesse_x000D_
 público, nos órgãos da Administração Pública, nos_x000D_
 termos do inciso IX, do artigo 37, da Constituição_x000D_
 Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/110/projeto_de_lei_017-2024_-_ppa_2022-2025_alteracao_versao_ldo_-_2025.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/110/projeto_de_lei_017-2024_-_ppa_2022-2025_alteracao_versao_ldo_-_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de Ações e Metas_x000D_
 Físicas e alteração das Metas Financeiras da Lei_x000D_
 Municipal nº 1.686, de 10 de Dezembro de 2021, que_x000D_
 institui o Plano Plurianual para o Quadriênio 2022/2025.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/119/018_proj_de_lei_-_aumenta_numero_de_vagas_acs_e_ace.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/119/018_proj_de_lei_-_aumenta_numero_de_vagas_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Altera o numero de vagas para os cargos de agentes comunitários de saúde (ACS) _x000D_
 e agentes comunitários  de endemias (ACE), , constantes no anexo I da lei municipal nº 849/2005_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/120/019_altera_aliquota_de_contribuicao_previdenciaria_-_regime_proprio_de_previdencial_social.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/120/019_altera_aliquota_de_contribuicao_previdenciaria_-_regime_proprio_de_previdencial_social.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alíquota de contribuição adicional para equacionamento do déficit atuarial devidas pelo Município ao Regime Próprio de Previdência Social do Município de Terra Boa, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/337/020_proj_de_lei_-_abertura_de_credito_especial_-_fundo_comprev.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/337/020_proj_de_lei_-_abertura_de_credito_especial_-_fundo_comprev.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial_x000D_
 por ANULAÇÃO DE DOTAÇÃO, das dotações do_x000D_
 orçamento vigente do Fundo de Previdência de Terra_x000D_
 Boa, exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/399/021_proj_de_lei_-_plano_municipal_de_cultura_pmc.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/399/021_proj_de_lei_-_plano_municipal_de_cultura_pmc.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de_x000D_
 Cultura (PLAMCULT), do Município_x000D_
 de Terra Boa-PR e adota outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/400/022_proj_de_lei_-_cria_conselho_municipal_dos_direitos_da_mulher_e_o_fundo_munic_dos_dts_da_mulher.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/400/022_proj_de_lei_-_cria_conselho_municipal_dos_direitos_da_mulher_e_o_fundo_munic_dos_dts_da_mulher.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO_x000D_
 CONSELHO MUNICIPAL DOS DIREITOS_x000D_
 DA MULHER E INSTITUIÇÃO DO FUNDO_x000D_
 MUNICIPAL DOS DIREITOS DA MULHER,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/402/projeto_de_lei_023-2024_-_loa_2025.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/402/projeto_de_lei_023-2024_-_loa_2025.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Terra Boa para o exercício de 2025.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/406/024_proj_de_lei_-_altera_o_art_3o_-_lei_1624-20_-_sai_gesualdo_nogueira_e_sua_esposa_entra_filhos.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/406/024_proj_de_lei_-_altera_o_art_3o_-_lei_1624-20_-_sai_gesualdo_nogueira_e_sua_esposa_entra_filhos.pdf</t>
   </si>
   <si>
     <t>Súmula: Altera-se o artigo 3º, da Lei Municipal n.º 1.624/2020, de 26 de Agosto 2020, que autoriza o Poder Executivo Municipal a proceder a revogação de cláusula de reversão e permuta de área de propriedade do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/407/025_proj_de_lei_-_revoga_o_art_2_e_paragrafo_unico_-_lei_1094-2011_-_condicionantes_adm_reganam.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/407/025_proj_de_lei_-_revoga_o_art_2_e_paragrafo_unico_-_lei_1094-2011_-_condicionantes_adm_reganam.pdf</t>
   </si>
   <si>
     <t>Revoga o artigo 2º e parágrafo único, da Lei Municipal n.º 1.090/2011, que fixa as condições previstas no art. 2º, incisos II, III e art. 3º, da Lei Municipal n.º 565/96, e dá outras providências._x000D_
 Artigo</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/412/026_proj_de_lei_-_autoriza_a_alienacao_de_imoveis_urbanos_-_fundo_previdencia_municipal.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/412/026_proj_de_lei_-_autoriza_a_alienacao_de_imoveis_urbanos_-_fundo_previdencia_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Alienar Imóveis_x000D_
 Urbanos de Propriedade desta Municipalidade_x000D_
 através de Processo Licitatório Mediante Prévia_x000D_
 Avaliação e dá outras providências.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/416/027_proj_de_lei_-_altera_os_anexos_iv_e_v_da_lei_no_966-2008.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/416/027_proj_de_lei_-_altera_os_anexos_iv_e_v_da_lei_no_966-2008.pdf</t>
   </si>
   <si>
     <t>Inclui os Departamentos de Almoxarifado, Jurídico e_x000D_
 Patrimônio, no inciso I, do art. 23, alíneas “a”, “c” e “e”, de que_x000D_
 trata a Secretaria de Administração Geral, bem como, alteram-_x000D_
 se os Anexos I, II, III, IV e V, todos da Lei n.º 966/2008, de 23 de_x000D_
 dezembro de 2008, que dispõe sobre a Organização_x000D_
 Administrativa do Poder Executivo do Município de Terra Boa,_x000D_
 e dá outras providências</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/417/028_proj_de_lei_-_ratifica_protocolo_de_intencoes_ciedepar.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/417/028_proj_de_lei_-_ratifica_protocolo_de_intencoes_ciedepar.pdf</t>
   </si>
   <si>
     <t>Ratifica a Consolidação do Protocolo_x000D_
 de Intenções do Consórcio Intermunicipal de_x000D_
 Educação e Ensino do Estado do Paraná -_x000D_
 CIEDEPAR, nos termos da Lei Federal n.º_x000D_
 11.107/2005 e Decreto Federal n.º 6.017/2007 e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/420/029_proj_de_lei_-_revoga_o_art_2_incisos_e_paragrafo_unico_-_lei_565.1996.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/420/029_proj_de_lei_-_revoga_o_art_2_incisos_e_paragrafo_unico_-_lei_565.1996.pdf</t>
   </si>
   <si>
     <t>Revoga o artigo 2º, incisos I à IV e_x000D_
 parágrafo único, da Lei Municipal n.º_x000D_
 565/96 de 28 de fevereiro de 1996, e_x000D_
 dá outras providências._x000D_
 Artigo</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/77/005_proj_de_lei_-_autoriza_a_permuta_-_subdivisao_e_anexacao_de_imoveis_-_reganam.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/77/005_proj_de_lei_-_autoriza_a_permuta_-_subdivisao_e_anexacao_de_imoveis_-_reganam.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza o Poder Executivo Municipal_x000D_
 a proceder a subdivisão, permuta, desafetação_x000D_
 e anexação de área de propriedade do_x000D_
 Município e de terceiros na forma que_x000D_
 especifica</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/78/006_proj_de_lei_-_altera_as_atribuicoes_do_cargos_de_a.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/78/006_proj_de_lei_-_altera_as_atribuicoes_do_cargos_de_a.pdf</t>
   </si>
   <si>
     <t>Alteram-se as atribuições referentes ao cargo_x000D_
 efetivo de Agente Fiscal de Tributos, constante no_x000D_
 Anexo V, bem como inclui os cargos de Auditor_x000D_
 Fiscal de Tributos e Agente Fiscal de_x000D_
 Posturas/Obras, todos na Lei Municipal n.º 1.725,_x000D_
 de 21 de setembro de 2022, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/84/001_proj_lei_complementar_-_autoriza_a_urbanizacao_de_area_rural_-_incorporacao_-_eduardo_canassa_e_outros.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/84/001_proj_lei_complementar_-_autoriza_a_urbanizacao_de_area_rural_-_incorporacao_-_eduardo_canassa_e_outros.pdf</t>
   </si>
   <si>
     <t>Autoriza a incorporação dos Lotes de_x000D_
 Terras n.ºs 26-A/1-A e 26-A/3, ao perímetro_x000D_
 urbano da cidade de Terra Boa, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/89/002_proj_de_lei_complementar_-_altera_o_artigo_35_e_paragrafo_6o_-_lc_03-2011.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/89/002_proj_de_lei_complementar_-_altera_o_artigo_35_e_paragrafo_6o_-_lc_03-2011.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 35, caput e o parágrafo 6º, todos da Lei_x000D_
 Complementar n.º 003/2011 de 21.12.2011, que dispõe_x000D_
 sobre o Zoneamento do Uso e Ocupação do Solo no_x000D_
 Município de Terra Boa, e dá outras providências.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/324/003_proj_de_lei_complementar_-_acrescenta_os_paragrafos_5_a_7_-_lc_04-2022_-_estatuto_servidor.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/324/003_proj_de_lei_complementar_-_acrescenta_os_paragrafos_5_a_7_-_lc_04-2022_-_estatuto_servidor.pdf</t>
   </si>
   <si>
     <t>Inclui os parágrafos 5º, 6º e 7º, ao artigo 140, da Lei_x000D_
 Complementar n.º 004/2022 de 21.09.2022, que dispõe_x000D_
 sobre o Estatuto do Regime Jurídico dos Servidores_x000D_
 Públicos Municipais do Poder Executivo, suas_x000D_
 autarquias e fundações públicas, e do Poder Legislativo,_x000D_
 e dá outras providências</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/336/004_proj_lei_complementar_-_altera_a_tabela_ii_-_do_codigo_de_uso_e_ocupacao_do_solo.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/336/004_proj_lei_complementar_-_altera_a_tabela_ii_-_do_codigo_de_uso_e_ocupacao_do_solo.pdf</t>
   </si>
   <si>
     <t>Altera a Tabela II inserida na Lei_x000D_
 Complementar n.º 003/2011, de 21.12.2011,_x000D_
 que dispõe sobre Zoneamento do Uso e_x000D_
 Ocupação do Solo do Município de Terra Boa e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/414/005_proj_de_lei_complementar_-_pgv_-_planta_generica_de_valores_19_11_2024.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/414/005_proj_de_lei_complementar_-_pgv_-_planta_generica_de_valores_19_11_2024.pdf</t>
   </si>
   <si>
     <t>ISPÕE SOBRE A PLANTA GENÉRICA DE_x000D_
 VALORES, PARA LANÇAMENTO E COBRANÇA_x000D_
 DOS IMPOSTOS IMOBILIÁRIOS, DISCIPLINA_x000D_
 FÓRMULA DE CÁLCULO, ESTABELECE_x000D_
 PARÂMETROS E CLASSIFICAÇÃO DAS_x000D_
 EDIFICAÇÕES DO MUNICÍPIO DE TERRA BOA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/76/projeto_de_resolucao_no_01.2024_-_controladoria_interna_camara_fiscalizacao.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/76/projeto_de_resolucao_no_01.2024_-_controladoria_interna_camara_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretiva encaminha para apreciação e deliberação o Projeto de Resolução_x000D_
 nº 01/2024, de autoria do Poder Legislativo Municipal, cuja finalidade é estabelecer os_x000D_
 procedimentos relativos a execução do plano anual de atividades de controle interno – P.A.A da_x000D_
 unidade de Controle Interno Municipal para o exercício de 2024, no Poder Legislativo do Município_x000D_
 de Terra Boa – PR._x000D_
 Importante frisar que a matéria é de relevante interesse público, tendo em vista_x000D_
 que dispõe sobre a execução orçamentária e administrativa para o Exercício Financeiro de 2024 do_x000D_
 Poder Legislativo Municipal._x000D_
 Assim, considerando o proeminente interesse desta Casa Legislativa na_x000D_
 regulamentação da matéria, solicitamos aos nobres pares a aprovação da presente proposta._x000D_
 Atenciosamente,</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>ARGEMIRO GARCIA JÚNIOR, PAULO HENRIQUE NEVES DE OLIVEIRA, VALDECI ALVES DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/415/proposta_de_emenda_a_lei_organica_no_01.2024_-_avaliacao_mercadologica.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/415/proposta_de_emenda_a_lei_organica_no_01.2024_-_avaliacao_mercadologica.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, no uso de suas atribuições legais, encaminham para_x000D_
 apreciação e deliberação a Proposta de Emenda à Lei Orgânica nº 01/2024, de autoria do Poder_x000D_
 Legislativo Municipal, cuja finalidade alterar a forma de avaliação dos imóveis públicos municipais.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/278/requerimento_001.2024_-_argemiro_-_arquivamento_de_projetos_-_ano_eleitoral_1.docx</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/278/requerimento_001.2024_-_argemiro_-_arquivamento_de_projetos_-_ano_eleitoral_1.docx</t>
   </si>
   <si>
     <t>O Vereador Argemiro Garcia Junior, Vice Presidente da Comissão de Constituição e Justiça, no uso de suas atribuições, que lhe foram conferidas por intermédio do Regimento Interno da Câmara Municipal de Terra Boa-PR, especificamente nos termos do art. 170, inciso I, vem, à presença do Presidente desta Casa de Leis, solicitar o arquivamento dos Projetos de Lei nº 07 e 09/2024.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>ARGEMIRO GARCIA JÚNIOR, PAULO HENRIQUE NEVES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/279/requerimento_002.2024_-_argemiro_e_hique_-_esclarecimentos_e_documentos_-_pl_012.2024_-_executivo.docx</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/279/requerimento_002.2024_-_argemiro_e_hique_-_esclarecimentos_e_documentos_-_pl_012.2024_-_executivo.docx</t>
   </si>
   <si>
     <t>Os Vereadores Argemiro Garcia Junior e Paulo Henrique Neves de Oliveira, membros da Comissão de Constituição e Justiça e Comissão de Finanças e Orçamento, no uso de suas atribuições, que lhe foram conferidas por intermédio do Regimento Interno da Câmara Municipal de Terra Boa-PR, especificamente nos termos do art. 172, inciso I, vem, à presença do Presidente desta Casa de Leis, solicitar o que seja encaminhado Ofício ao Poder Executivo para que apresente os documentos e esclarecimentos sobre o Projeto de Lei nº 012/2024, de autoria do Poder Executivo, conforme segue._x000D_
 _x000D_
 a)	Projeto de ampliação do cemitério Municipal;_x000D_
 b)	Liberação do DER para ampliação/construção próximo à rodovia (cemitério Municipal);_x000D_
 c)	Licenciamento ambiental do IAT para ampliação do cemitério (Resolução SEMA 002/2009);_x000D_
 d)	Requer esclareça ainda a seguinte indagação, considerando que a Ata de Avaliação nº 01/2024, o Conselho de Desenvolvimento levou em consideração a faixa de domínio e a não edificante na avaliação d</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/369/requerimento_004.2024_-_hique_-_instalacao_de_reservatorio_agua_andico_com_melvin_jones.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/369/requerimento_004.2024_-_hique_-_instalacao_de_reservatorio_agua_andico_com_melvin_jones.pdf</t>
   </si>
   <si>
     <t>que seja encaminhado Ofício ao Poder Executivo e à SANEPAR para que_x000D_
 esclareça a situação atual da instalação de reservatório de água situado na Estrada Andico_x000D_
 com a Avenida Melvin Jones, eventualmente, caso não tenha sido finalizada referida_x000D_
 instalação, requer seja esclarecido o motivo, assim como, justifique e indique o prazo_x000D_
 máximo para conclusão da instalação do reservatório de água e abastecimento daquela_x000D_
 região</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/397/requerimento_005.2024_-_argemiro_-_fiscalizacao_acs_e_ace.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/397/requerimento_005.2024_-_argemiro_-_fiscalizacao_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Solicitação sobre condições de trabalho dos servidores públicos</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/404/requerimento_006.2024_-_serginho_-_repasse_samu.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/404/requerimento_006.2024_-_serginho_-_repasse_samu.pdf</t>
   </si>
   <si>
     <t>vem à presença do Prefeito solicitar informações referente ao repasse financeiro para o Serviço de_x000D_
 Atendimento Móvel de Urgência - SAMU.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>WILSON WANDERLEI ESPOSTO</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/405/requerimento_007.2024_-_wilson_-_aluguel_social.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/405/requerimento_007.2024_-_wilson_-_aluguel_social.pdf</t>
   </si>
   <si>
     <t>Solicitamos o envio de relação de beneficiários ativos que estejam vinculados ao_x000D_
 Programa Aluguel Social, assim como sejam apresentados os contratos de cada um dos_x000D_
 beneficiários ativos.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO 2023-2024</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/63/projeto_de_lei_iniciativa_da_camara_no_02.2024_-_revisao_geral_anual_secretarios_municipais.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/63/projeto_de_lei_iniciativa_da_camara_no_02.2024_-_revisao_geral_anual_secretarios_municipais.pdf</t>
   </si>
   <si>
     <t>A Comissão de Finanças e Orçamento da Câmara Municipal de Terra Boa, no_x000D_
 uso de suas atribuições legais, encaminha para apreciação e deliberação o Projeto de Lei nº_x000D_
 02/2024, de autoria do Poder Legislativo Municipal, cuja finalidade é conceder aos Secretários_x000D_
 Municipais a revisão geral anual, a título de recomposição salarial, a partir de 1° de fevereiro_x000D_
 de 2024, aplicando a título de recomposição salarial o percentual de 4,62% (quatro vírgula_x000D_
 sessenta e dois por cento), com base na variação da inflação medida pelo Índice Nacional de_x000D_
 Preços ao Consumidor Amplo (IPCA), medida entre os meses de janeiro a dezembro de 2023,_x000D_
 acrescido de 0,38% (zero vírgula trinta e oito por cento) de ganho real, totalizando a_x000D_
 recomposição anual o percentual de 5,00% (cinco por cento), a ser aplicada sobre o salário-_x000D_
 base do mês de dezembro de 2023.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_iniciativa_da_camara_no_01.2024_-_revisao_geral_anual_servidores.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_iniciativa_da_camara_no_01.2024_-_revisao_geral_anual_servidores.pdf</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>FABIANO MACEDO CARDOSO, PEDRO FIDELES PEREIRA NETO, VALDECI ALVES DE SOUZA, WILSON WANDERLEI ESPOSTO</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_lei_iniciativa_da_camara_no_03.2024_-_reajuste_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_lei_iniciativa_da_camara_no_03.2024_-_reajuste_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretiva, no uso de suas atribuições legais, encaminha para apreciação_x000D_
 e deliberação o Projeto de Lei nº 03/2024, de autoria do Poder Legislativo Municipal, cuja_x000D_
 finalidade é alterar o artigo 1º, caput, da Lei Municipal nº 1.609 de 2020, a fim de equiparar o_x000D_
 auxílio alimentação pago aos servidores do Poder Legislativo e Executivo.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>ARGEMIRO GARCIA JÚNIOR, AMARILDO APARECIDO BOVO, APARECIDO DA SILVA, FABIANO MACEDO CARDOSO, PAULO HENRIQUE NEVES DE OLIVEIRA, PEDRO FIDELES PEREIRA NETO, SERGIO RICARDO COLONELLO, VALDECI ALVES DE SOUZA, WILSON WANDERLEI ESPOSTO</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/73/projeto_de_lei_iniciativa_da_camara_no_04.2024_-_iptu_verde.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/73/projeto_de_lei_iniciativa_da_camara_no_04.2024_-_iptu_verde.pdf</t>
   </si>
   <si>
     <t>nstitui o Programa IPTU Verde no Município de_x000D_
 Terra Boa</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>ARGEMIRO GARCIA JÚNIOR, Poder Legislativo (Câmara) - pl</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/74/projeto_de_lei_iniciativa_da_camara_no_05.2024_-_publicidade_atos_do_controle_interno.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/74/projeto_de_lei_iniciativa_da_camara_no_05.2024_-_publicidade_atos_do_controle_interno.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a publicação dos resultados dos_x000D_
 trabalhos realizados pelos Auditores de Controle_x000D_
 Interno da Administração Municipal, em consonância_x000D_
 com o art. 7.º, inciso VII, alínea b, da Lei de Acesso à_x000D_
 Informação e com o princípio da publicidade</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/75/projeto_de_lei_iniciativa_da_camara_no_06.2024_-_denominacao_conjunto_habitacional.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/75/projeto_de_lei_iniciativa_da_camara_no_06.2024_-_denominacao_conjunto_habitacional.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem encaminham para apreciação e_x000D_
 deliberação o Projeto de Lei nº 06/2024, de autoria do Poder Legislativo Municipal, que denomina_x000D_
 Conjunto Habitacional na forma que especifica._x000D_
 A proposta está amparada pelo art. 16, inciso V, da Lei Orgânica Municipal, que_x000D_
 assim dispõe:_x000D_
 Art. 16. Cabe a Câmara, com a sanção do Prefeito, dispor sobre matérias de_x000D_
 interesse local, especialmente as definidas nos artigos 9º, 10º e 11 desta Lei_x000D_
 Orgânica, como:_x000D_
 V- denominação de próprios, vias e logradouros, inclusive nos distritos;_x000D_
 O Conjunto Habitacional Manoel Gonçalves Tavares, não foi legalmente_x000D_
 denominado, sendo imperiosa sua denominação por esta Casa de Leis, uma vez que comumente_x000D_
 conhecido e denominado por toda a população de Terra Boa._x000D_
 Assim, considerando o proeminente interesse municipal na regulamentação da_x000D_
 matéria, os autores esperam contar com a aprovação deste Projeto de Lei pela unanimidade dos_x000D_
 votos dos colegas Vereadores</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/80/projeto_de_lei_iniciativa_da_camara_no_08.2024_-_qr_code_obras_publicas.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/80/projeto_de_lei_iniciativa_da_camara_no_08.2024_-_qr_code_obras_publicas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de Código QR em todas_x000D_
 as placas de obras públicas no Município de Terra_x000D_
 Boa, para consulta e fiscalização eletrônica de dados_x000D_
 e informações, e dá outras providências</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/91/projeto_de_lei_iniciativa_camara_no_09.2024_-_sala_do_empreendedor.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/91/projeto_de_lei_iniciativa_camara_no_09.2024_-_sala_do_empreendedor.pdf</t>
   </si>
   <si>
     <t>Institui a Sala do Empreendedor no Município de_x000D_
 Terra Boa e dá outras providências.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>FABIANO MACEDO CARDOSO, PEDRO FIDELES PEREIRA NETO</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_iniciativa_da_camara_no_10.2024_-_maio_laranja.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_iniciativa_da_camara_no_10.2024_-_maio_laranja.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O MÊS “MAIO LARANJA” ALUSIVO A_x000D_
 IMPORTÂNCIA DA CONSCIENTIZAÇÃO, PREVENÇÃO,_x000D_
 ORIENTAÇÃO E COMBATE AO ABUSO E EXPLORAÇÃO_x000D_
 SEXUAL DE CRIANÇA E ADOLESCENTE</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_lei_iniciativa_da_camara_no_11.2024_-_institui_conselhos_de_usuarios_de_servicos_publicos.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_lei_iniciativa_da_camara_no_11.2024_-_institui_conselhos_de_usuarios_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>Indstitui o conselho dos usuários dos serviços públicos(CUSP),  CONFORME PREVISTO NO CAPITULO V da lei nº 13460 , de 2017 e dá outras providências</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/98/projeto_de_lei_iniciativa_da_camara_no_12.2024_-_denomina_complexo_esportivo.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/98/projeto_de_lei_iniciativa_da_camara_no_12.2024_-_denomina_complexo_esportivo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem encaminham para apreciação e deliberação o Projeto_x000D_
 de Lei nº 12/2024, de autoria do Poder Legislativo Municipal, que denomina complexo esportivo_x000D_
 público na forma que especifica</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/</t>
   </si>
   <si>
     <t>ixação do subsídio dos Secretários Municipais para a legislatura que se inicia em_x000D_
 1º de janeiro de 2025 e se encerra em 31 de dezembro de 2028,</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_de_lei_iniciativa_da_camara_no_14.2024_-_programa_ambiental_pau_brasil.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_de_lei_iniciativa_da_camara_no_14.2024_-_programa_ambiental_pau_brasil.pdf</t>
   </si>
   <si>
     <t>EMENTA: INSTITUI O PROJETO PEDAGÓGICO DE_x000D_
 EDUCAÇÃO AMBIENTAL – PROTEGENDO NOSSA_x000D_
 HISTÓRIA, NAS ESCOLAS MUNICIPAIS DE TERRA BOA_x000D_
 - PR.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/115/projeto_de_lei_no_15_-_poder_legislativo_-_altera_a_forma_de_avaliacao_de_imoveis_pelo_poder_executivo.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/115/projeto_de_lei_no_15_-_poder_legislativo_-_altera_a_forma_de_avaliacao_de_imoveis_pelo_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 106 caput e inciso III e_x000D_
 acrescenta o §4º da Emenda à Lei Orgânica do_x000D_
 Município de Terra Boa – Lei Municipal nº 1/2012, de_x000D_
 28 de novembro de 2012, que dispõe sobre a reforma_x000D_
 da Lei Orgânica do Município de Terra Boa.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/162/projeto_de_lei_iniciativa_da_camara_no_16.2024_-_denomina_praca_albino_broetto.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/162/projeto_de_lei_iniciativa_da_camara_no_16.2024_-_denomina_praca_albino_broetto.pdf</t>
   </si>
   <si>
     <t>Denomina praça pública na forma que especifica._x000D_
 Art. 1º. Denomina-se “Praça Albino Broetto” o espaço público localizado no Lote de Terras nº 06 –_x000D_
 Industrial Terra Park, situado nesta cidade e comarca, com área de 1.650,94 metros quadrados, sob_x000D_
 a matrícula nº 6646 do Serviço de Registro de Imóveis de Terra Boa - Paraná, devidamente_x000D_
 delimitada e descrita na forma do Anexo, o qual passa a fazer parte integrante desta Lei.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/370/projeto_de_lei_iniciativa_da_camara_no_17.2024_-_programa_corujinha_nas_escolas.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/370/projeto_de_lei_iniciativa_da_camara_no_17.2024_-_programa_corujinha_nas_escolas.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA “CORUJINHA NAS_x000D_
 ESCOLAS” ALUSIVO A IMPORTÂNCIA DA PREVENÇÃO_x000D_
 DE SAÚDE OCULAR E ACUIDADE VISUAL EM CRIANÇAS_x000D_
 DA REDE MUNICIPAL DE ENSINO DE TERRA BOA.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/371/projeto_de_lei_iniciativa_da_camara_no_18.2024_-_alteracao_iptu_verde_-_energia_fotovoltaica.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/371/projeto_de_lei_iniciativa_da_camara_no_18.2024_-_alteracao_iptu_verde_-_energia_fotovoltaica.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.778/2024, de 2 de abril de_x000D_
 2024, que institui o Programa IPTU Verde no_x000D_
 Município de Terra Boa</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/372/projeto_de_lei_iniciativa_da_camara_no_20.2024_-_criacao_do_conselho_de_mobilidade_urbana.docx.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/372/projeto_de_lei_iniciativa_da_camara_no_20.2024_-_criacao_do_conselho_de_mobilidade_urbana.docx.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Mobilidade Urbana no_x000D_
 Município de Terra Boa, Estado do Paraná, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/373/projeto_de_lei_iniciativa_da_camara_no_21.2024_-_criacao_do_fundo_municipal_de_mobilidade_urbana.docx.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/373/projeto_de_lei_iniciativa_da_camara_no_21.2024_-_criacao_do_fundo_municipal_de_mobilidade_urbana.docx.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Mobilidade Urbana no_x000D_
 Município de Terra Boa, Estado do Paraná, e dá_x000D_
 outras providências</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/401/projeto_de_lei_iniciativa_da_camara_no_22.2024_-_denomina_clinica_de_fisioterapia_ma.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/401/projeto_de_lei_iniciativa_da_camara_no_22.2024_-_denomina_clinica_de_fisioterapia_ma.pdf</t>
   </si>
   <si>
     <t>Denomina a Clínica Municipal de Fisioterapia_x000D_
 como "Clínica Municipal de Fisioterapia Maria_x000D_
 Eugênia Marque Rodrigues".</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/175/projeto_de_decreto_legislativo_no_01.2024_-_aprovacao_parecer_previo_tce_executivo_2022.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/175/projeto_de_decreto_legislativo_no_01.2024_-_aprovacao_parecer_previo_tce_executivo_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DO_x000D_
 PARECER PRÉVIO EMITIDO PELO TRIBUNAL DE_x000D_
 CONTAS DO ESTADO DO PARANÁ ACERCA DAS_x000D_
 CONTAS DO PODER EXECUTIVO MUNICIPAL_x000D_
 RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2022</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>ARGEMIRO GARCIA JÚNIOR, PAULO HENRIQUE NEVES DE OLIVEIRA, SERGIO RICARDO COLONELLO</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/419/proj_decreto_legislativo_no_02.2024_-_tce_-_2019-_executivo.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/419/proj_decreto_legislativo_no_02.2024_-_tce_-_2019-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DO_x000D_
 PARECER PRÉVIO EMITIDO PELO TRIBUNAL DE_x000D_
 CONTAS DO ESTADO DO PARANÁ ACERCA DAS_x000D_
 CONTAS DO PODER EXECUTIVO MUNICIPAL_x000D_
 RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2019</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>Rec</t>
   </si>
   <si>
     <t>Recomendações administrativas</t>
   </si>
   <si>
     <t>Ministério Público - MPC</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/410/recomendacao_administrativa_n_01-2024-gpgmpc.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/410/recomendacao_administrativa_n_01-2024-gpgmpc.pdf</t>
   </si>
   <si>
     <t>RECOMENDAÇÃO ADMINISTRATIVA Nº 001/2024-GPGMPC_x000D_
 Publicado no DETC/PR nº 3322, de 23/10/2024, págs. 47 e 48</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1886,68 +1886,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/398/indicacao_01.2024_-_fabio_-_redutor_de_velocidade_-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/67/indicacao_02.2024_-_hique_-_patrocinio_esporte.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/69/indicacao_03.2024_-_pedro_neto_-_recape_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/70/indicacao_04.2024_-_pedro_neto_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/71/indicacao_05.2024_-_pedro_neto_-_recape_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/72/indicacao_06.2024_-_pedro_neto_-_iluminacao_e_camera_de_monitoramento_cemiterio_e_lixao_malu.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/82/indicacao_07.2024_-_fabiano_-_presidente_-_redutor_de_velocidade_-_papagaio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/83/indicacao_08.2024_-_valdeci_-_plantas_hospital.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/88/indicacao_09.2024_-_fabiano_-_melhorias_entroncamento_estrada_andico_vila_rural_recanto_verde_e_avenida_melvin_jones.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/93/indicacao_010.2024_-_hique_-_premio_assiduidade_e_pontualidade.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/94/indicacao_011.2024_-_hique_-_auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/95/indicacao_012-2024_-_hique_-_auxilio_educacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/96/indicacao_013-2024_-_aparecido_da_silva_pequeno_-_mao_unica_-_creche_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/99/indicacao_14.2024_-_valdeci_-_banheiro_praca_joao_xxiii.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/102/indicacao_15.2024_-_serginho_-_cesta-alimentacao_aposentados_e_pensionistas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/103/indicacao_16.2024_-_serginho_-_paisagismo_canteiros_terra_boa_e_malu.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/105/indicacao_017.2024_-_bigode_-_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/108/indicacao_018.2024_-_todos_-_recape_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/111/indicacao_019.2024_-_tato_-_creche.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/112/indicacao_020.2024_-_tato_-_ubs.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/113/indicacao_021.2024_-_serginho_-_estacionamento_espinha_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/114/indicacao_022.2024_-_bigode_-_semaforo_melvin_jones.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/117/indicacao_023.2024_-_bigode_-_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/118/indicacao_024.2024_-_sergio_colonello_-_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/338/indicacao_025.2024_-_pedro_neto_-_redutor_de_velocidade_-_pikbom.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/339/indicacao_026.2024_-_pedro_neto_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/340/indicacao_027.2024_-_pedro_neto_-_redutor_de_velocidade_-_jardim_vitoria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/374/indicacao_028.2024_-_argemiro_-_adequacao_salario_base_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/395/indicacao_029.2024_-_argemiro_-_plano_de_cargo_e_carreira_ace_e_acs.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/396/indicacao_030.2024_-_pedro_neto_-_redutor_de_velocidade_-_vila_rural_recanto_verde.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/403/indicacao_031.2024_-_serginho_-_filas_ubs_-_medidas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/408/indicacao_033.2024_-_serginho_-_estacionamento_espinha_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/409/indicacao_034.2024_-_serginho_-_ponto_de_onibus_coberto_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/411/indicacao_035.2024_-_tato_-_estacionamento_espinha_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/413/indicacao_036.2024_-_fabio_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/418/indicacao_037.2024_-_hique_-_natacao_autista.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/92/mocao_01.2024_-_apoio_-_manutencao_do_modelo_de_colegio_civico_militar.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/101/mocao_02.2024_-_apoio_-_cfm_resolucao_-_aborto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/341/mocao_03.2024_-_aplausos_-_educacao_municipal_-_ideb.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/58/022_proj_de_lei_-_aumenta_numero_de_vagas_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/59/001_proj_de_lei_-_recomposicao_anual_vencimentos_dos_servidores_publicos_-_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/60/002_proj_de_lei_-_altera_o_artigo_1o_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/61/003_proj_de_lei_-_revoga_o_paragrafo_unico_do_art_9_e_acrescenta_os_paragrafos_1_e_2_-_lei_-_691-99.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/62/projeto_de_lei_iniciativa_da_camara_no_01.2024_-_revisao_geral_anual_servidores.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/66/003_proj_de_lei_-_revoga_o_paragrafo_unico_do_art_9_e_acrescenta_os_paragrafos_1_e_2_-_lei_-_691-99.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/79/007_proj_de_lei_-_aumenta_numero_de_vagas_fisioterapeuta_-_altera_carga_horaria_medico_pediatra.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/85/008_proj_de_lei_-_gratificacao_de_atividade_especial_tecnicos_de_enfermagem_-_transf.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/86/009_proj_de_lei_-_altera_o_art_1o_-_auxilio_financeiro_asilo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/90/010_proj_de_lei_-_recomposicao_salarial_-_piso_professores_-_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/97/011_proj_de_lei_-_revoga_a_lei_1568-2019_-_permissao_de_uso_de_imovel_rural_-_comat.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/100/012_-_autoriza_a_desafetacao_e_permuta_de_imoveis_-_eduardo_canassa_e_outros.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/104/013_-_criacao_do_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia_e_fundo_municipal_dos_direitos_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/109/projeto_de_lei_014-2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/106/015_proj_de_lei_-_acordo_cooperacao_tecnica_-_ministerio_da_agricultura_e_pecuaria.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/107/016_altera_o_paragrafo_unico_do_art_3_-_lei_1572-2019_-_contratacao_pss.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/110/projeto_de_lei_017-2024_-_ppa_2022-2025_alteracao_versao_ldo_-_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/119/018_proj_de_lei_-_aumenta_numero_de_vagas_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/120/019_altera_aliquota_de_contribuicao_previdenciaria_-_regime_proprio_de_previdencial_social.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/337/020_proj_de_lei_-_abertura_de_credito_especial_-_fundo_comprev.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/399/021_proj_de_lei_-_plano_municipal_de_cultura_pmc.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/400/022_proj_de_lei_-_cria_conselho_municipal_dos_direitos_da_mulher_e_o_fundo_munic_dos_dts_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/402/projeto_de_lei_023-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/406/024_proj_de_lei_-_altera_o_art_3o_-_lei_1624-20_-_sai_gesualdo_nogueira_e_sua_esposa_entra_filhos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/407/025_proj_de_lei_-_revoga_o_art_2_e_paragrafo_unico_-_lei_1094-2011_-_condicionantes_adm_reganam.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/412/026_proj_de_lei_-_autoriza_a_alienacao_de_imoveis_urbanos_-_fundo_previdencia_municipal.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/416/027_proj_de_lei_-_altera_os_anexos_iv_e_v_da_lei_no_966-2008.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/417/028_proj_de_lei_-_ratifica_protocolo_de_intencoes_ciedepar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/420/029_proj_de_lei_-_revoga_o_art_2_incisos_e_paragrafo_unico_-_lei_565.1996.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/77/005_proj_de_lei_-_autoriza_a_permuta_-_subdivisao_e_anexacao_de_imoveis_-_reganam.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/78/006_proj_de_lei_-_altera_as_atribuicoes_do_cargos_de_a.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/84/001_proj_lei_complementar_-_autoriza_a_urbanizacao_de_area_rural_-_incorporacao_-_eduardo_canassa_e_outros.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/89/002_proj_de_lei_complementar_-_altera_o_artigo_35_e_paragrafo_6o_-_lc_03-2011.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/324/003_proj_de_lei_complementar_-_acrescenta_os_paragrafos_5_a_7_-_lc_04-2022_-_estatuto_servidor.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/336/004_proj_lei_complementar_-_altera_a_tabela_ii_-_do_codigo_de_uso_e_ocupacao_do_solo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/414/005_proj_de_lei_complementar_-_pgv_-_planta_generica_de_valores_19_11_2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/76/projeto_de_resolucao_no_01.2024_-_controladoria_interna_camara_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/415/proposta_de_emenda_a_lei_organica_no_01.2024_-_avaliacao_mercadologica.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/278/requerimento_001.2024_-_argemiro_-_arquivamento_de_projetos_-_ano_eleitoral_1.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/279/requerimento_002.2024_-_argemiro_e_hique_-_esclarecimentos_e_documentos_-_pl_012.2024_-_executivo.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/369/requerimento_004.2024_-_hique_-_instalacao_de_reservatorio_agua_andico_com_melvin_jones.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/397/requerimento_005.2024_-_argemiro_-_fiscalizacao_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/404/requerimento_006.2024_-_serginho_-_repasse_samu.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/405/requerimento_007.2024_-_wilson_-_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/63/projeto_de_lei_iniciativa_da_camara_no_02.2024_-_revisao_geral_anual_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_iniciativa_da_camara_no_01.2024_-_revisao_geral_anual_servidores.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_lei_iniciativa_da_camara_no_03.2024_-_reajuste_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/73/projeto_de_lei_iniciativa_da_camara_no_04.2024_-_iptu_verde.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/74/projeto_de_lei_iniciativa_da_camara_no_05.2024_-_publicidade_atos_do_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/75/projeto_de_lei_iniciativa_da_camara_no_06.2024_-_denominacao_conjunto_habitacional.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/80/projeto_de_lei_iniciativa_da_camara_no_08.2024_-_qr_code_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/91/projeto_de_lei_iniciativa_camara_no_09.2024_-_sala_do_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_iniciativa_da_camara_no_10.2024_-_maio_laranja.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_lei_iniciativa_da_camara_no_11.2024_-_institui_conselhos_de_usuarios_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/98/projeto_de_lei_iniciativa_da_camara_no_12.2024_-_denomina_complexo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_de_lei_iniciativa_da_camara_no_14.2024_-_programa_ambiental_pau_brasil.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/115/projeto_de_lei_no_15_-_poder_legislativo_-_altera_a_forma_de_avaliacao_de_imoveis_pelo_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/162/projeto_de_lei_iniciativa_da_camara_no_16.2024_-_denomina_praca_albino_broetto.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/370/projeto_de_lei_iniciativa_da_camara_no_17.2024_-_programa_corujinha_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/371/projeto_de_lei_iniciativa_da_camara_no_18.2024_-_alteracao_iptu_verde_-_energia_fotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/372/projeto_de_lei_iniciativa_da_camara_no_20.2024_-_criacao_do_conselho_de_mobilidade_urbana.docx.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/373/projeto_de_lei_iniciativa_da_camara_no_21.2024_-_criacao_do_fundo_municipal_de_mobilidade_urbana.docx.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/401/projeto_de_lei_iniciativa_da_camara_no_22.2024_-_denomina_clinica_de_fisioterapia_ma.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/175/projeto_de_decreto_legislativo_no_01.2024_-_aprovacao_parecer_previo_tce_executivo_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/419/proj_decreto_legislativo_no_02.2024_-_tce_-_2019-_executivo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/410/recomendacao_administrativa_n_01-2024-gpgmpc.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/398/indicacao_01.2024_-_fabio_-_redutor_de_velocidade_-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/67/indicacao_02.2024_-_hique_-_patrocinio_esporte.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/69/indicacao_03.2024_-_pedro_neto_-_recape_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/70/indicacao_04.2024_-_pedro_neto_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/71/indicacao_05.2024_-_pedro_neto_-_recape_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/72/indicacao_06.2024_-_pedro_neto_-_iluminacao_e_camera_de_monitoramento_cemiterio_e_lixao_malu.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/82/indicacao_07.2024_-_fabiano_-_presidente_-_redutor_de_velocidade_-_papagaio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/83/indicacao_08.2024_-_valdeci_-_plantas_hospital.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/88/indicacao_09.2024_-_fabiano_-_melhorias_entroncamento_estrada_andico_vila_rural_recanto_verde_e_avenida_melvin_jones.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/93/indicacao_010.2024_-_hique_-_premio_assiduidade_e_pontualidade.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/94/indicacao_011.2024_-_hique_-_auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/95/indicacao_012-2024_-_hique_-_auxilio_educacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/96/indicacao_013-2024_-_aparecido_da_silva_pequeno_-_mao_unica_-_creche_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/99/indicacao_14.2024_-_valdeci_-_banheiro_praca_joao_xxiii.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/102/indicacao_15.2024_-_serginho_-_cesta-alimentacao_aposentados_e_pensionistas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/103/indicacao_16.2024_-_serginho_-_paisagismo_canteiros_terra_boa_e_malu.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/105/indicacao_017.2024_-_bigode_-_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/108/indicacao_018.2024_-_todos_-_recape_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/111/indicacao_019.2024_-_tato_-_creche.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/112/indicacao_020.2024_-_tato_-_ubs.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/113/indicacao_021.2024_-_serginho_-_estacionamento_espinha_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/114/indicacao_022.2024_-_bigode_-_semaforo_melvin_jones.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/117/indicacao_023.2024_-_bigode_-_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/118/indicacao_024.2024_-_sergio_colonello_-_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/338/indicacao_025.2024_-_pedro_neto_-_redutor_de_velocidade_-_pikbom.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/339/indicacao_026.2024_-_pedro_neto_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/340/indicacao_027.2024_-_pedro_neto_-_redutor_de_velocidade_-_jardim_vitoria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/374/indicacao_028.2024_-_argemiro_-_adequacao_salario_base_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/395/indicacao_029.2024_-_argemiro_-_plano_de_cargo_e_carreira_ace_e_acs.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/396/indicacao_030.2024_-_pedro_neto_-_redutor_de_velocidade_-_vila_rural_recanto_verde.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/403/indicacao_031.2024_-_serginho_-_filas_ubs_-_medidas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/408/indicacao_033.2024_-_serginho_-_estacionamento_espinha_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/409/indicacao_034.2024_-_serginho_-_ponto_de_onibus_coberto_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/411/indicacao_035.2024_-_tato_-_estacionamento_espinha_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/413/indicacao_036.2024_-_fabio_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/418/indicacao_037.2024_-_hique_-_natacao_autista.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/92/mocao_01.2024_-_apoio_-_manutencao_do_modelo_de_colegio_civico_militar.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/101/mocao_02.2024_-_apoio_-_cfm_resolucao_-_aborto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/341/mocao_03.2024_-_aplausos_-_educacao_municipal_-_ideb.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/58/022_proj_de_lei_-_aumenta_numero_de_vagas_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/59/001_proj_de_lei_-_recomposicao_anual_vencimentos_dos_servidores_publicos_-_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/60/002_proj_de_lei_-_altera_o_artigo_1o_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/61/003_proj_de_lei_-_revoga_o_paragrafo_unico_do_art_9_e_acrescenta_os_paragrafos_1_e_2_-_lei_-_691-99.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/62/projeto_de_lei_iniciativa_da_camara_no_01.2024_-_revisao_geral_anual_servidores.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/66/003_proj_de_lei_-_revoga_o_paragrafo_unico_do_art_9_e_acrescenta_os_paragrafos_1_e_2_-_lei_-_691-99.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/79/007_proj_de_lei_-_aumenta_numero_de_vagas_fisioterapeuta_-_altera_carga_horaria_medico_pediatra.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/85/008_proj_de_lei_-_gratificacao_de_atividade_especial_tecnicos_de_enfermagem_-_transf.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/86/009_proj_de_lei_-_altera_o_art_1o_-_auxilio_financeiro_asilo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/90/010_proj_de_lei_-_recomposicao_salarial_-_piso_professores_-_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/97/011_proj_de_lei_-_revoga_a_lei_1568-2019_-_permissao_de_uso_de_imovel_rural_-_comat.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/100/012_-_autoriza_a_desafetacao_e_permuta_de_imoveis_-_eduardo_canassa_e_outros.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/104/013_-_criacao_do_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia_e_fundo_municipal_dos_direitos_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/109/projeto_de_lei_014-2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/106/015_proj_de_lei_-_acordo_cooperacao_tecnica_-_ministerio_da_agricultura_e_pecuaria.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/107/016_altera_o_paragrafo_unico_do_art_3_-_lei_1572-2019_-_contratacao_pss.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/110/projeto_de_lei_017-2024_-_ppa_2022-2025_alteracao_versao_ldo_-_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/119/018_proj_de_lei_-_aumenta_numero_de_vagas_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/120/019_altera_aliquota_de_contribuicao_previdenciaria_-_regime_proprio_de_previdencial_social.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/337/020_proj_de_lei_-_abertura_de_credito_especial_-_fundo_comprev.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/399/021_proj_de_lei_-_plano_municipal_de_cultura_pmc.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/400/022_proj_de_lei_-_cria_conselho_municipal_dos_direitos_da_mulher_e_o_fundo_munic_dos_dts_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/402/projeto_de_lei_023-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/406/024_proj_de_lei_-_altera_o_art_3o_-_lei_1624-20_-_sai_gesualdo_nogueira_e_sua_esposa_entra_filhos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/407/025_proj_de_lei_-_revoga_o_art_2_e_paragrafo_unico_-_lei_1094-2011_-_condicionantes_adm_reganam.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/412/026_proj_de_lei_-_autoriza_a_alienacao_de_imoveis_urbanos_-_fundo_previdencia_municipal.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/416/027_proj_de_lei_-_altera_os_anexos_iv_e_v_da_lei_no_966-2008.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/417/028_proj_de_lei_-_ratifica_protocolo_de_intencoes_ciedepar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/420/029_proj_de_lei_-_revoga_o_art_2_incisos_e_paragrafo_unico_-_lei_565.1996.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/77/005_proj_de_lei_-_autoriza_a_permuta_-_subdivisao_e_anexacao_de_imoveis_-_reganam.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/78/006_proj_de_lei_-_altera_as_atribuicoes_do_cargos_de_a.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/84/001_proj_lei_complementar_-_autoriza_a_urbanizacao_de_area_rural_-_incorporacao_-_eduardo_canassa_e_outros.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/89/002_proj_de_lei_complementar_-_altera_o_artigo_35_e_paragrafo_6o_-_lc_03-2011.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/324/003_proj_de_lei_complementar_-_acrescenta_os_paragrafos_5_a_7_-_lc_04-2022_-_estatuto_servidor.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/336/004_proj_lei_complementar_-_altera_a_tabela_ii_-_do_codigo_de_uso_e_ocupacao_do_solo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/414/005_proj_de_lei_complementar_-_pgv_-_planta_generica_de_valores_19_11_2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/76/projeto_de_resolucao_no_01.2024_-_controladoria_interna_camara_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/415/proposta_de_emenda_a_lei_organica_no_01.2024_-_avaliacao_mercadologica.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/278/requerimento_001.2024_-_argemiro_-_arquivamento_de_projetos_-_ano_eleitoral_1.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/279/requerimento_002.2024_-_argemiro_e_hique_-_esclarecimentos_e_documentos_-_pl_012.2024_-_executivo.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/369/requerimento_004.2024_-_hique_-_instalacao_de_reservatorio_agua_andico_com_melvin_jones.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/397/requerimento_005.2024_-_argemiro_-_fiscalizacao_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/404/requerimento_006.2024_-_serginho_-_repasse_samu.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/405/requerimento_007.2024_-_wilson_-_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/63/projeto_de_lei_iniciativa_da_camara_no_02.2024_-_revisao_geral_anual_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_iniciativa_da_camara_no_01.2024_-_revisao_geral_anual_servidores.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_lei_iniciativa_da_camara_no_03.2024_-_reajuste_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/73/projeto_de_lei_iniciativa_da_camara_no_04.2024_-_iptu_verde.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/74/projeto_de_lei_iniciativa_da_camara_no_05.2024_-_publicidade_atos_do_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/75/projeto_de_lei_iniciativa_da_camara_no_06.2024_-_denominacao_conjunto_habitacional.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/80/projeto_de_lei_iniciativa_da_camara_no_08.2024_-_qr_code_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/91/projeto_de_lei_iniciativa_camara_no_09.2024_-_sala_do_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_iniciativa_da_camara_no_10.2024_-_maio_laranja.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_lei_iniciativa_da_camara_no_11.2024_-_institui_conselhos_de_usuarios_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/98/projeto_de_lei_iniciativa_da_camara_no_12.2024_-_denomina_complexo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_de_lei_iniciativa_da_camara_no_14.2024_-_programa_ambiental_pau_brasil.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/115/projeto_de_lei_no_15_-_poder_legislativo_-_altera_a_forma_de_avaliacao_de_imoveis_pelo_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/162/projeto_de_lei_iniciativa_da_camara_no_16.2024_-_denomina_praca_albino_broetto.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/370/projeto_de_lei_iniciativa_da_camara_no_17.2024_-_programa_corujinha_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/371/projeto_de_lei_iniciativa_da_camara_no_18.2024_-_alteracao_iptu_verde_-_energia_fotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/372/projeto_de_lei_iniciativa_da_camara_no_20.2024_-_criacao_do_conselho_de_mobilidade_urbana.docx.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/373/projeto_de_lei_iniciativa_da_camara_no_21.2024_-_criacao_do_fundo_municipal_de_mobilidade_urbana.docx.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/401/projeto_de_lei_iniciativa_da_camara_no_22.2024_-_denomina_clinica_de_fisioterapia_ma.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/175/projeto_de_decreto_legislativo_no_01.2024_-_aprovacao_parecer_previo_tce_executivo_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/419/proj_decreto_legislativo_no_02.2024_-_tce_-_2019-_executivo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2024/410/recomendacao_administrativa_n_01-2024-gpgmpc.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="202.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="201.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>