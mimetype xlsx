--- v0 (2025-12-23)
+++ v1 (2026-05-12)
@@ -54,1442 +54,1442 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>In</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ARGEMIRO GARCIA JÚNIOR</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_001.2025_-_argemiro_-_boca_de_lobo.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_001.2025_-_argemiro_-_boca_de_lobo.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE_x000D_
 DE EXECUTAR A LIMPEZA E INSTALAÇÃO DE NOVAS_x000D_
 BOCAS DE LOBO (BUEIROS) NA EXTENSÃO DA RUA_x000D_
 PADRE TADEU ZIENSKI, NA ALTURA DO NÚMERO_x000D_
 233</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao_002.2025_-_argemiro_-_ouvidoria.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao_002.2025_-_argemiro_-_ouvidoria.pdf</t>
   </si>
   <si>
     <t>AUMENTO DA DIVULGAÇÃO DOS SERVIÇOS E_x000D_
 AMPLIAÇÃO DA ESTRUTURA E DO QUADRO DE_x000D_
 SERVIDORES DA OUVIDORIA GERAL DO MUNICÍPIO_x000D_
 DE TERRA BOA, ELABORAÇÃO DE CARTA DE_x000D_
 SERVIÇOS AO USUÁRIO E, NOMEAÇÃO DOS_x000D_
 MEMBROS DO CONSELHO DE USUÁRIOS DO_x000D_
 SERVIÇO PÚBLICO (CUSP)</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PAULO HENRIQUE NEVES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/429/indicacao_003.2025_-_paulo_henrique_-_reapresenta_indicacoes_gestao_2021.2024.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/429/indicacao_003.2025_-_paulo_henrique_-_reapresenta_indicacoes_gestao_2021.2024.pdf</t>
   </si>
   <si>
     <t>UE O PODER EXECUTIVO ESTUDE A VIABILIDADE_x000D_
 DE EXECUTAR AS INDICAÇÕES E REQUERIMENTOS_x000D_
 APRESENTADOS POR ESTE VEREADOR NA GESTÃO_x000D_
 2021-2024, CONSIDERANDO QUE SE TRATAM DE_x000D_
 MATÉRIAS DE INTERESSE PÚBLICO MUNICIPAL._x000D_
 EXISTINDO A POSSIBILIDADE DE EXECUÇÃO QUE_x000D_
 SEJAM INCLUÍDOS NO CRONOGRAMA DE AÇÕES DA_x000D_
 NOVA GESTÃO 2025-2028.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/430/indicacao_004.2025_-_paulo_henrique_-_recape_asfaltico_-_jd_vale_verde.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/430/indicacao_004.2025_-_paulo_henrique_-_recape_asfaltico_-_jd_vale_verde.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE_x000D_
 DE EXECUTAR O RECAPE ASFÁLTICO NAS RUAS DO_x000D_
 JARDIM VALE VERDE</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>WILSON WANDERLEI ESPOSTO</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_006.2025_-_wilson_-_transporte_individual_-_pacientes.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_006.2025_-_wilson_-_transporte_individual_-_pacientes.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE_x000D_
 EM PROMOVER O TRANSPORTE GRATUITO_x000D_
 INDIVIDUAL, NA MODALIDADE PORTA A PORTA,_x000D_
 DESTINADO AOS PACIENTES PORTADORES DE_x000D_
 CÂNCER.”</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/437/06_-_altera_gratificacao_transporte_hemodialise.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/437/06_-_altera_gratificacao_transporte_hemodialise.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE_x000D_
 EM PROMOVER O TRANSPORTE GRATUITO_x000D_
 INDIVIDUAL, NA MODALIDADE PORTA A PORTA,_x000D_
 DESTINADO AOS PACIENTES PORTADORES DE_x000D_
 CÂNCER.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>SERGIO RICARDO COLONELLO</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/441/indicacao_007.2025_-_sergio_-_creche_do_idoso.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/441/indicacao_007.2025_-_sergio_-_creche_do_idoso.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE_x000D_
 EM IMPLANTAR UMA CRECHE PARA OS IDOSOS NO_x000D_
 MUNICÍPIO DE TERRA BOA, FORTALECENDO ASSIM_x000D_
 A REDE DE PROTEÇÃO E DEFESA DOS DIREITOS DAS_x000D_
 PESSOAS IDOSAS, INSERINDO A "CRECHE DO_x000D_
 IDOSO" COMO UM COMPONENTE DA ATENÇÃO_x000D_
 INTEGRAL À POPULAÇÃO IDOSA.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/443/indicacao_008.2025_-_sergio_-_espaco_capoeira.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/443/indicacao_008.2025_-_sergio_-_espaco_capoeira.pdf</t>
   </si>
   <si>
     <t>UE ESTUDE A VIABILIDADE EM CEDER UM_x000D_
 ESPAÇO ADEQUADO AOS TREINOS DE CAPOEIRA,_x000D_
 COM BANHEIROS E AR CONDICIONADO NO LOCAL_x000D_
 DE TREINO, SOLICITA AINDA O INCENTIVO COM A_x000D_
 DOAÇÃO DE INSTRUMENTOS MUSICAIS COMO:_x000D_
 PANDEIROS, BERIMBAUS E ATABAQUES (DE COURO_x000D_
 E MADEIRA), E TAMBÉM A DISPONIBILIZAÇÃO DE_x000D_
 TATAMES E SACOS DE PANCADAS, COM O FIM DE_x000D_
 GARANTIR AOS ALUNOS EM GERAL O INCENTIVO À_x000D_
 PRÁTICA DO REFERIDO ESPORTE</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/515/indicacao_009.2025_-_sergio_-_seguranca_-_estrada_entre_jamaica_cocamar_e_naturitos.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/515/indicacao_009.2025_-_sergio_-_seguranca_-_estrada_entre_jamaica_cocamar_e_naturitos.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO PROMOVA MEDIDAS DE_x000D_
 SEGURANÇA NA ESTRADA UTILIZADA PELA_x000D_
 SANEPAR PARA CAPTAÇÃO DE ÁGUA, LOCALIZADA_x000D_
 ENTRE A COCAMAR, VIVEIRO JAMAICA E_x000D_
 NATURITOS”.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>LUIZ ATÍLIO ZANCAN</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/516/indicacao_010.2025_-_atilio_-_area_de_lazer_institucional_-_jardim_tartarelli.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/516/indicacao_010.2025_-_atilio_-_area_de_lazer_institucional_-_jardim_tartarelli.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO PROMOVA A_x000D_
 CONSTRUÇÃO E INSTALAÇÃO DE ÁREA DE LAZER NA_x000D_
 ÁREA INSTITUCIONAL DO RESIDENCIAL TARTARELLI,_x000D_
 CONTENDO PARQUE INFANTIL, CAMPO DE_x000D_
 FUTEBOL OU SOCIETY, LIXEIRAS, BEBEDOURO, A.T.I_x000D_
 (ACADEMIA DA TERCEIRA IDADE), BANCOS E_x000D_
 ARBORIZAÇÃO EM TODO O ENTORNO, COM_x000D_
 ILUMINAÇÃO E GRAMA EM TODO O ESPAÇO”.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/517/indicacao_011.2025_-_atilio_-_semaforo_no_cruzamento_da_avenida_melvin_jones_com_a_rua_padre_tadeu_zienski.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/517/indicacao_011.2025_-_atilio_-_semaforo_no_cruzamento_da_avenida_melvin_jones_com_a_rua_padre_tadeu_zienski.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO PROMOVA A_x000D_
 INSTALAÇÃO DE UM SEMÁFORO PARA PEDESTRES_x000D_
 NOS CRUZAMENTOS DA AVENIDA MELVIN JONES_x000D_
 COM A RUA PADRE TADEU ZIENSKI.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/518/indicacao_012.2025_-_atilio_-_xadrez_nas_escolas.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/518/indicacao_012.2025_-_atilio_-_xadrez_nas_escolas.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO PROMOVA A_x000D_
 IMPLANTAÇÃO DE OFICINAS DO JOGO DE XADREZ_x000D_
 NAS ESCOLAS DE ENSINO FUNDAMENTAL DA REDE_x000D_
 MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>LUIZ ATÍLIO ZANCAN, Paulo Barreto</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/458/indicacao_013.2025_-_atilio_-_pista_caminhada_e_ciclovia_-_estrada_andico.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/458/indicacao_013.2025_-_atilio_-_pista_caminhada_e_ciclovia_-_estrada_andico.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO PROMOVA A ADEQUAÇÃO DE CALÇADA PARA USO COMO CICLOVIA E PISTA DE CAMINHADA NA ESTRADA ANDICO.”</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/462/indicacao_014.2025_-_atilio_-_manutencao_ginasio_de_esportes_-_escola_municipal_irene_mendes.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/462/indicacao_014.2025_-_atilio_-_manutencao_ginasio_de_esportes_-_escola_municipal_irene_mendes.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO PROMOVA A_x000D_
 MANUTENÇÃO ADEQUADA E ESTUDE MEIO EFICAZ_x000D_
 DE COIBIR A ENTRADA DE PÁSSAROS NO GINÁSIO_x000D_
 DE ESPORTES AO LADO DA ESCOLA MUNICIPAL_x000D_
 IRENE MENDES</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/463/indicacao_015.2025_-_paulo_henrique_-_selo_verde.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/463/indicacao_015.2025_-_paulo_henrique_-_selo_verde.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO REALIZE UM ESTUDO DE_x000D_
 VIABILIDADE PARA CRIAR O “SELO VERDE –_x000D_
 EMPRESA SUSTENTÁVEL” NO MUNICÍPIO DE TERRA_x000D_
 BOA E DISTRITO DO MALU.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/464/indicacao_016.2025_-_paulo_henrique_-_drone.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/464/indicacao_016.2025_-_paulo_henrique_-_drone.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO REALIZE ESTUDO DE_x000D_
 VIABILIDADE PARA A AQUISIÇÃO DE DRONES A_x000D_
 SEREM UTILIZADOS PELAS EQUIPES DE_x000D_
 FISCALIZAÇÕES DO MUNICÍPIO DE TERRA BOA E_x000D_
 DISTRITO DO MALU.”</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/465/indicacao_017.2025_-_sergio_-_faixa_elevada_-_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/465/indicacao_017.2025_-_sergio_-_faixa_elevada_-_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL ESTUDE A_x000D_
 VIABILIDADE DA INSTALAÇÃO DE FAIXA ELEVADA_x000D_
 OU REDUTOR DE VELOCIDADE NA RUA IGUATEMI,_x000D_
 PRÓXIMO AO NÚMERO 202.”</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>APARECIDO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/466/indicacao_018.2025_-_pequeno_-_bancos_campao.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/466/indicacao_018.2025_-_pequeno_-_bancos_campao.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL ESTUDE A_x000D_
 VIABILIDADE DE INSTALAR BANCOS NA PARTE_x000D_
 ARBORIZADA DO CAMPO DE FUTEBOL – AILTON_x000D_
 JOSÉ DOS REIS</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao_019.2025_-_paulo_henrique_-_auxilio_financeiro_associacao_time_terra_boa.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao_019.2025_-_paulo_henrique_-_auxilio_financeiro_associacao_time_terra_boa.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE_x000D_
 EM CONCEDER AUXÍLIO FINANCEIRO À_x000D_
 ASSOCIAÇÃO ESPORTIVA DE TERRA BOA, SEDIADA_x000D_
 NO MUNICÍPIO DE TERRA BOA E DISTRITO DO_x000D_
 MALU</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_020.2025_-_luiz_atilio_zancan_-_linha_e_ponto_de_onibus_escolar.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_020.2025_-_luiz_atilio_zancan_-_linha_e_ponto_de_onibus_escolar.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE_x000D_
 EM CONCEDER AUXÍLIO FINANCEIRO À_x000D_
 DISPONIBILIZAR TRANSPORTE ESCOLAR PARA OS_x000D_
 BAIRROS JARDIM EUROPA, CALIFÓRNIA, SENA 1,_x000D_
 SENA 2, RESIDENCIAL BAGATIN, PINHEIRO E BELA_x000D_
 VISTA 1 E 2, E INSTALAR DOIS PONTOS DE ÔNIBUS,_x000D_
 UM NA RUA BEIJA-FLOR E OUTRO NA RUA_x000D_
 PARDAL.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/476/indicacao_021.2025_-_luiz_atilio_zancan_-_programa_capacitacao_primeiros_socorros.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/476/indicacao_021.2025_-_luiz_atilio_zancan_-_programa_capacitacao_primeiros_socorros.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE_x000D_
 EM CRIAR PROGRAMA MUNICIPAL DE_x000D_
 CAPACITAÇÃO EM NOÇÕES BÁSICAS DE PRIMEIROS_x000D_
 SOCORROS, VOLTADO PRIORITARIAMENTE AOS_x000D_
 SERVIDORES PÚBLICOS, COM ESPECIAL ATENÇÃO_x000D_
 ÀQUELES QUE ATUAM DIRETAMENTE COM_x000D_
 CRIANÇAS, BEM COMO ABERTO À COMUNIDADE_x000D_
 EM GERAL</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/480/indicacao_022.2025_-_luiz_atilio_zancan_-_placas_de_sinalizacao_-_nome_das_ruas_e_tapa_buracos_no_tartarelli_araucaria_l_e_ll.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/480/indicacao_022.2025_-_luiz_atilio_zancan_-_placas_de_sinalizacao_-_nome_das_ruas_e_tapa_buracos_no_tartarelli_araucaria_l_e_ll.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a viabilização de sinalizações de trânsito, pla-cas de identificação das ruas e manutenção do asfalto (operação tapa-buracos) nos conjun-tos Residencial Tartarelli, Jardim Araucária I e II.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_023.2025_-_luiz_atilio_zancan_-_quebra_molas.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_023.2025_-_luiz_atilio_zancan_-_quebra_molas.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica_x000D_
 ao Poder Executivo Municipal, por meio da Secretaria competente, que viabilize a instalação_x000D_
 de quebra-molas (redutores de velocidade) nos seguintes trechos:_x000D_
 1. Rua José Curioni, nº 391 – Jardim Europa;_x000D_
 2. Rua Valência, no cruzamento com a Rua Mandaguari, nas proximidades do nº 383;_x000D_
 3. Rua Fernando de Noronha, nas proximidades do nº 285._x000D_
 4. Rua Espírito Santo esquina com a Avenida Paraná.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao_024.2025_-_luiz_atilio_zancan_-_vagas_pcd_e_idosos.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao_024.2025_-_luiz_atilio_zancan_-_vagas_pcd_e_idosos.pdf</t>
   </si>
   <si>
     <t>O Vereador Luiz Atílio Zancan, no uso de suas atribuições legais e regimentais, vem_x000D_
 respeitosamente indicar à Administração Municipal, por meio do setor competente, que_x000D_
 sejam criadas e/ou ampliadas vagas de estacionamento destinadas a pessoas com deficiência_x000D_
 e a idosos aposentados, em conformidade com a legislação vigente (Lei Federal nº_x000D_
 10.741/2003 – Estatuto do Idoso, e Lei nº 13.146/2015 – Estatuto da Pessoa com Deficiência).</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/498/indicacao_025.2025_-_luiz_atilio_zancan_-_caps_mais_vida.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/498/indicacao_025.2025_-_luiz_atilio_zancan_-_caps_mais_vida.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE PARA A CONSTRUÇÃO DE UMA SEDE PRÓPRIA PARA O CAPS MAIS VIDA EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/499/indicacao_026.2025_-_luiz_atilio_zancan_-_brinquedos_criancas_de_colo_-_playground.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/499/indicacao_026.2025_-_luiz_atilio_zancan_-_brinquedos_criancas_de_colo_-_playground.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE PARA INSTALAR BALANÇOS PARA CRIANÇAS PEQUENAS (BEBÊS) NOS PLAYGROUNDS JÁ EXISTENTES NOS ES-PAÇOS PÚBLICOS DO MUNICÍPIO.”</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/500/indicacao_027.2025_-_luiz_atilio_zancan_-_iluminacao_quadra_-_cmei_pequeno_polegar.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/500/indicacao_027.2025_-_luiz_atilio_zancan_-_iluminacao_quadra_-_cmei_pequeno_polegar.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE PARA AMPLIAÇÃO E MELHORIA DA ILUMINAÇÃO DA QUADRA ESPORTIVA ANEXA AO CMEI PEQUENO POLEGAR.”</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/511/indicacao_028.2025_-_luiz_atilio_zancan_-_reajuste_repasse_estudantes.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/511/indicacao_028.2025_-_luiz_atilio_zancan_-_reajuste_repasse_estudantes.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE EM PROMOVER O REAJUSTE NO REPASSE DO AUXÍLIO FINANCEIRO DESTINADO ÀS ASSOCIAÇÕES DE ESTUDANTES UNIVERSITÁRIOS DE TERRA BOA, CONFORME LEI MUNICIPAL Nº 1.701/2022</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_029.2025_-_sergio_-_estacionamento_espinha_de_peixe.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_029.2025_-_sergio_-_estacionamento_espinha_de_peixe.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE DE_x000D_
 IMPLANTAR ESTACIONAMENTO TIPO “ESPINHA DE_x000D_
 PEIXE” NA AVENIDA MELVIN JONES, NÚMERO 1030, NAS_x000D_
 PROXIMIDADES DO MERCADO ANA BELA.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/521/indicacao_030.2025_-_luiz_atilio_zancan_-_alimentacao_escolar_-_restricoes.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/521/indicacao_030.2025_-_luiz_atilio_zancan_-_alimentacao_escolar_-_restricoes.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE EM PROMOVER A ADEQUAÇÃO DA ALIMENTAÇÃO ESCOLAR PARA ALUNOS COM RESTRIÇÕES ALIMENTARES, ESPECIALMENTE CRIANÇAS CELÍACAS, NA REDE MUNICIPAL DE ENSINO DE TERRA BOA/PR.”</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/523/indicacao_031.2025_-_wilson_-_hora_atividade_-_home_office_-_professores.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/523/indicacao_031.2025_-_wilson_-_hora_atividade_-_home_office_-_professores.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO DETERMINE AOS ÓRGÃOS COMPETENTES, ESPECIALMENTE À SECRETARIA MUNICIPAL DE EDUCAÇÃO, QUE ESTUDEM A VIABILIDADE TÉCNICA, JURÍDICA E ADMINISTRATIVA DE PERMITIR QUE OS PROFESSORES DA REDE MUNICIPAL DE ENSINO POSSAM REALIZAR A HORA-ATIVIDADE EM REGIME DE HOME OFFICE, ATÉ TRÊS VEZES POR MÊS, NAS CONDIÇÕES ABAIXO ESPECIFICADAS</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/527/indicacao_032.2025_-_luiz_atilio_zancan_-_buraco_pista_caminhada_veste.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/527/indicacao_032.2025_-_luiz_atilio_zancan_-_buraco_pista_caminhada_veste.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS, PROMOVA REPARO DO BURACO DE EROSÃO EXISTENTE NA PISTA DE CAMINHADA LOCALIZADA AO LADO DA PR-082, NAS PROXIMIDADES DO QUILÔMETRO 223, PRÓXIMO À EMPRESA VESTE.”</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao_033.2025_-_luiz_atilio_zancan_-_monitoramento_escolas_municipais.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao_033.2025_-_luiz_atilio_zancan_-_monitoramento_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO, PROMOVA A INSTALAÇÃO DE SISTEMAS DE VIDEOMONITORAMENTO NAS ESQUINAS DAS ESCOLAS, CRECHES E CMEIS MUNICIPAIS DE TERRA BOA E NO DISTRITO DE MALU</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/537/votacoes_nominais_da_39a_reuniao_sessao_ordinaria_da_1a_sessao_legislativa_em_01.12.2025.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/537/votacoes_nominais_da_39a_reuniao_sessao_ordinaria_da_1a_sessao_legislativa_em_01.12.2025.pdf</t>
   </si>
   <si>
     <t>que crie um quebro mol a</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>Mo</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>FABIANO MACEDO CARDOSO</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/445/mocao_01.2025_-_pesar_-_erickson.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/445/mocao_01.2025_-_pesar_-_erickson.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vem através desta, nos termos do Regimento Interno desta Casa de Leis, após ouvido o plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento do SR. ERICKSON MARCIUS DA SILVA DIAS, ocorrido no dia 19 de janeiro de 2025. O Sr. Erickson Marcius da Silva Dias, servidor público do Município de Terra Boa, foi ao longo de sua jornada um exemplo de cidadão e servidor público.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>Poder Legislativo (Câmara) - pl</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/456/mocao_02.2025_-_pesar_-_peteba.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/456/mocao_02.2025_-_pesar_-_peteba.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vem através desta, nos termos do Regimento Interno desta Casa de Leis, após ouvido o plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento do SR. AUGUSTO FERNANDES NETO, carinhosamente conhecido como “PETEBA”, ocorrido no dia 07 de março de 2025.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/479/mocao_03.2025_-_aplausos_-_profissionais_enfermagem.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/479/mocao_03.2025_-_aplausos_-_profissionais_enfermagem.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS aos servidores da enfermagem do Município de Terra Boa,_x000D_
 como demonstração pública de apreço desta Casa Legislativa.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>ADEMIR GALHARDO ROMERO, AMARILDO APARECIDO BOVO, APARECIDO DA SILVA, ARGEMIRO GARCIA JÚNIOR, FABIANO MACEDO CARDOSO, LUIZ ATÍLIO ZANCAN, PAULO HENRIQUE NEVES DE OLIVEIRA, SERGIO RICARDO COLONELLO, WILSON WANDERLEI ESPOSTO</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/487/mocao_04.2025_-_apelo_-_apaes.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/487/mocao_04.2025_-_apelo_-_apaes.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, nos termos do Regimento Interno desta Casa de Leis, após ouvido o plenário, encaminhar a presente MOÇÃO DE APELO ao Supremo Tribunal Federal – STF, em defesa das escolas de Educação Especial do Estado do Paraná, como as APAEs, assim como, contra a ADIn nº 7796 que tramita junto à Suprema Corte de Justiça do Brasil</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/530/mocao_05.2025_-_aplausos_-_associacao_esportiva_terra_boa_futsal.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/530/mocao_05.2025_-_aplausos_-_associacao_esportiva_terra_boa_futsal.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, com assento nesta Egrégia Casa de Leis, vem através desta, nos termos do Regimento Interno desta Casa de Leis, após ouvido o plenário, manifestar seu reconhecimento, respeito e profunda gratidão a Associação Esportiva de Terra Boa, inscrita no CNPJ nº 18.350.179/0001-72, pela conquista do vice-campeonato da Série Prata do Campeonato Paranaense de Futsal e consequente acesso à Série Ouro de 2026, marco histórico para o esporte municipal e encaminhar a presente MOÇÃO DE APLAUSOS.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>AMARILDO APARECIDO BOVO</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/531/mocao_06.2025_-_aplausos_-_cleber_parana.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/531/mocao_06.2025_-_aplausos_-_cleber_parana.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, com assento nesta Egrégia Casa de Leis, vem através desta, nos termos do Regimento Interno desta Casa de Leis, após ouvido o plenário, manifestar seu reconhecimento, respeito e profunda gratidão ao técnico da Associação Esportiva de Terra Boa, o Senhor Cléber Paraná, pelo brilhante trabalho à frente da equipe, que conquistou o vice-campeonato da Série Prata do Campeonato Paranaense de Futsal de 2025 e o acesso inédito à Série Ouro de 2026 e encaminhar a presente MOÇÃO DE APLAUSOS em reconhecimento ao excepcional desempenho profissional, à liderança inspiradora e à contribuição decisiva para o desenvolvimento do esporte terraboense.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei executivo</t>
   </si>
   <si>
     <t>Poder Executivo (Prefeitura) - Pe</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/424/01.2025_-_projeto_de_lei_-_executivo.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/424/01.2025_-_projeto_de_lei_-_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera o número de vagas para os_x000D_
 cargos de Agente Comunitário de Saúde_x000D_
 (ACS) e Agente Comunitário de Endemias_x000D_
 (ACE), constante no Anexo I, da Lei_x000D_
 Municipal n.º 849/2005, e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/425/02.2025_-_projeto_de_lei_-_executivo.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/425/02.2025_-_projeto_de_lei_-_executivo.pdf</t>
   </si>
   <si>
     <t>“AAltera o número de vagas para o cargo de_x000D_
 Agente Administrativo e Agente de Apoio ao_x000D_
 Cuidado Infantil constantes do Anexo II da Lei_x000D_
 Municipal n.º 1.725/2022, e dá outras_x000D_
 providências.”</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a Tabela de Gratificação por Encargo_x000D_
 ou Atividade Especial – GEE – das funções_x000D_
 de Enfermeiros, Odontólogos, Nutricionistas_x000D_
 e Auxiliar de Saúde Bucal, constante na Lei_x000D_
 Municipal n.º 1.752/2023, e dá outras_x000D_
 providências.”</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/432/04_-_recomposicao_anual_vencimentos_dos_servidores_publicos_-_2025.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/432/04_-_recomposicao_anual_vencimentos_dos_servidores_publicos_-_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a recompor os_x000D_
 vencimentos dos Servidores Públicos Municipais de_x000D_
 Terra Boa, e dá outras providências</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/433/05_-_recomposicao_salarial_-_piso_professores_-_2025.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/433/05_-_recomposicao_salarial_-_piso_professores_-_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição do valor do_x000D_
 piso salarial nacional para os_x000D_
 profissionais do magistério público_x000D_
 municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/434/06_-_altera_gratificacao_transporte_hemodialise.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/434/06_-_altera_gratificacao_transporte_hemodialise.pdf</t>
   </si>
   <si>
     <t>Altera-se o parágrafo 2º do artigo_x000D_
 51 e a Tabela de Gratificação constante_x000D_
 no Anexo IV, todos da Lei Municipal n.º_x000D_
 1.725/2022, de 21 de setembro de 2022,_x000D_
 que dispõe sobre o Plano de Cargos,_x000D_
 Carreira e Remuneração dos Servidores_x000D_
 Públicos da Administração Pública Direta_x000D_
 do Município de Terra Boa, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/438/07_-_cria_o_conselho_mun_de_assistencia_social_-_cmas_e_o_fundo_mun_de_assist_social_-_fmas.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/438/07_-_cria_o_conselho_mun_de_assistencia_social_-_cmas_e_o_fundo_mun_de_assist_social_-_fmas.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de_x000D_
 Assistência Social - CMAS, bem como_x000D_
 define diretrizes para estruturação,_x000D_
 reformulação, e Institui o Fundo_x000D_
 Municipal de Assistência Social (FMAS),_x000D_
 e dá outras providências</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/444/08_-_altera_o_paragrafo_1o_do_art_1o_da_lei_1306-2014_-_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/444/08_-_altera_o_paragrafo_1o_do_art_1o_da_lei_1306-2014_-_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo 1º, do artigo 1º, da Lei Municipal n.º 1.306, de 18 de dezembro de 2014, que instituiu o auxílio alimentação aos servidores públicos municipais ativos e aos contratados pelo regime CLT, e dá outras providências.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/439/09_-_altera_o_art_23_-_inciso_v_-_anexo_i_-_ii_e_iii_-_lei_no_966-2008.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/439/09_-_altera_o_art_23_-_inciso_v_-_anexo_i_-_ii_e_iii_-_lei_no_966-2008.pdf</t>
   </si>
   <si>
     <t>Altera-se o inciso V do artigo 23,_x000D_
 bem como altera os Anexos I, II e III da_x000D_
 Secretaria de Assistência Social, da Lei_x000D_
 n.º 966/2008, de 23 de dezembro de_x000D_
 2008, que dispõe sobre a Organização_x000D_
 Administrativa do Poder Executivo do_x000D_
 Município de Terra Boa, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/454/010_-_revoga_o_art_3_lei_79-1986_-_testemunha_de_jeova.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/454/010_-_revoga_o_art_3_lei_79-1986_-_testemunha_de_jeova.pdf</t>
   </si>
   <si>
     <t>Revoga o artigo 3º da Lei Municipal n.º 79, de 19 de maio de 1986, e dá outras providências.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_de_lei_011-2025_-_construcao_creche_social.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_de_lei_011-2025_-_construcao_creche_social.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito especial na importância de até 1.994.362,02 (um milhão novecentos e noventa e quatro mil trezentos e sessenta e dois reais e dois centavos)</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/461/12_-_altera_o_numero_de_vagas_e_tabela_salarial_para_o_cargo_de_agente_cuidador_residente.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/461/12_-_altera_o_numero_de_vagas_e_tabela_salarial_para_o_cargo_de_agente_cuidador_residente.pdf</t>
   </si>
   <si>
     <t>Altera o número de vagas para o cargo de_x000D_
 Agente Cuidador Residente, constante do_x000D_
 Anexo II, bem como altera o vencimento_x000D_
 constante do Anexo VIII, todos da Lei_x000D_
 Municipal n.º 1.725/2022, e dá outras_x000D_
 providências.”</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/477/13_-_prorroga_plano_municipal_de_educacao.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/477/13_-_prorroga_plano_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>.Dispõe sobre a criação do Fundo_x000D_
 Municipal de Esportes, instrumento de_x000D_
 natureza contábil vinculado à Secretaria_x000D_
 de Esportes do Município de Terra Boa.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/484/projeto_de_lei_015-2025_-_ppa_2026-2029.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/484/projeto_de_lei_015-2025_-_ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Terra Boa, Estado do Paraná, para o Quadriênio de 2026 a 2029 e dá outras providências.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/485/projeto_de_lei_016-2025_-_ldo_2026.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/485/projeto_de_lei_016-2025_-_ldo_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração da Lei Orçamentária para o exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/488/projeto_de_lei_016-2025_-_ldo_2026.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/488/projeto_de_lei_016-2025_-_ldo_2026.pdf</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/489/proj_de_lei_017.2025_-_convenios_-_melhorias_viarias_-_interesse_municipal.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/489/proj_de_lei_017.2025_-_convenios_-_melhorias_viarias_-_interesse_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênios, termos de cooperação ou outros instrumentos congêneres com condomínios residenciais e comerciais para fins de execução de melhorias viárias em áreas privadas de uso coletivo, e dá outras providências.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/490/18_-_altera_dispositivos_da_lei_municipal_n.o_783_comat_fundo_saneamento.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/490/18_-_altera_dispositivos_da_lei_municipal_n.o_783_comat_fundo_saneamento.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n.º 783, de 27 de agosto de 2003, para dispor sobre as atribuições do COMAT em relação ao Fundo Municipal de Saneamento Básico – FMSB e assegurar a representação da sociedade civil vinculada ao setor de saneamento básico</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/491/19_-_cria_o_fundo_municipal_de_saneamento_-_fms__e_revoga_a_lei_municipal_no_7_1965..pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/491/19_-_cria_o_fundo_municipal_de_saneamento_-_fms__e_revoga_a_lei_municipal_no_7_1965..pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Saneamento – FMS, no Município de Terra Boa/PR, define suas finalidades e fontes de recursos, estabelece diretrizes para sua aplicação e controle, e revoga a Lei Municipal nº 7, de 05 de março de 1965.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/494/20_-_altera_lei_966_2008_-_altera_nome_secretaria_de_assistencia_social.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/494/20_-_altera_lei_966_2008_-_altera_nome_secretaria_de_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Altera-se o inciso V do artigo 23, da Lei n.º 966/2008, de 23 de dezembro de 2008, que dispõe sobre a Organização Administrativa do Poder Executivo do Município de Terra Boa, e dá outras providências.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/495/21_-_altera_numero_vagas_educador_social.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/495/21_-_altera_numero_vagas_educador_social.pdf</t>
   </si>
   <si>
     <t>Altera o número de vagas para o cargo de Educador Social, constante do Anexo II, da Lei Municipal n.º 1.725/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/496/22_-_altera_a_lei_1037_fundo_do_idoso_para_fundo_da_pessoa_idosa.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/496/22_-_altera_a_lei_1037_fundo_do_idoso_para_fundo_da_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 1.037, de 31 de maio de 2010, para substituir, em toda a Lei, as expressões “idoso” e “idosos” pelas expressões “pessoa idosa” e “pessoas idosas”, respectivamente.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/497/23_-_dispoe_sobre_a_desafetacao_e_doacao_de_imoveis_a_mitra_diocesana.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/497/23_-_dispoe_sobre_a_desafetacao_e_doacao_de_imoveis_a_mitra_diocesana.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO E DOAÇÃO DE IMÓVEIS URBANOS À MITRA DIOCESANA DE CAMPO MOURÃO - PARÓQUIA SÃO JUDAS TADEU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/501/projlei_24_incentivo_as_entidades_sem_fins_lucrativos_sediadas_no_municipio_de_terra_boa.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/501/projlei_24_incentivo_as_entidades_sem_fins_lucrativos_sediadas_no_municipio_de_terra_boa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover incentivo às entidades sem fins lucrativos sediadas no Município de Terra Boa e que promovam o esporte-educação, o esporte-lazer e práticas desportivas em geral, participando de competições estaduais, nacionais ou internacionais representando o nome do Município, e dá outras providências._x000D_
 Art.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/502/projlei_25_-_subvencao_transporte_coletivo_intermunicipal.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/502/projlei_25_-_subvencao_transporte_coletivo_intermunicipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção econômica à empresa de transporte coletivo intermunicipal que opera a linha regular entre Terra Boa e Cianorte, visando ao custeio parcial das despesas operacionais e à redução da tarifa cobrada dos usuários, e dá outras providências.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/503/26_-_processo_de_escolha_dos_diretores.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/503/26_-_processo_de_escolha_dos_diretores.pdf</t>
   </si>
   <si>
     <t>Revoga os incisos I e VIII do art. 4º da Lei Municipal nº 1.722, de 06 de setembro de 2022, que dispõe sobre o Processo de Escolha dos Diretores das Instituições de Ensino da Rede Pública Municipal de Terra Boa – PR.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/504/027_-_ratifica__protocolo_de_intencoes_consorcio_intergestores_parana_saude_-_cips.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/504/027_-_ratifica__protocolo_de_intencoes_consorcio_intergestores_parana_saude_-_cips.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado entre o Estado do Paraná e o Município de Terra Boa, com a finalidade de formalizar a constituição e adequação do Consórcio Intergestores Paraná Saúde - CIPS aos termos do regime previsto na Lei Federal nº. 11.107/2005 e sua regulamentação, voltado ao desenvolvimento de ações na área da assistência farmacêutica no âmbito do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/505/28_-_declara_de_utilidade_publica_a_associacao_esportiva_terra_boa.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/505/28_-_declara_de_utilidade_publica_a_associacao_esportiva_terra_boa.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Esportiva Terra Boa e dá outras providências.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/506/29_-_consorcio_intermunicipal_de_saneamento_do_parana_cispar.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/506/29_-_consorcio_intermunicipal_de_saneamento_do_parana_cispar.pdf</t>
   </si>
   <si>
     <t>Ratifica a redação do Contrato de Consórcio Público e do Estatuto Social do Consórcio Intermunicipal de Saneamento do Paraná (CISPAR) e autoriza o ingresso do Município de Terra Boa no referido Consórcio.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/510/projeto_de_lei_030-2025_-_loa_2026.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/510/projeto_de_lei_030-2025_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Terra Boa para o exercício de 2026.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/509/projeto_de_lei_031-2025_-_inclusao_elemento_loa_2025_-_adesao_cispar.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/509/projeto_de_lei_031-2025_-_inclusao_elemento_loa_2025_-_adesao_cispar.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito especial na importância de até 8.400,00 (oito mil quatrocentos reais)</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/525/32_-_regularizacao_fundiaria_tj.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/525/32_-_regularizacao_fundiaria_tj.pdf</t>
   </si>
   <si>
     <t>Dá publicidade aos termos da Regularização Fundiária com base no Provimento Conjunto n.º 02/2020 do Tribunal de Justiça do Estado do Paraná, legítima, instrumentaliza e autoriza o procedimento de titulação dos lotes inseridos em áreas irregulares do Município de Terra Boa nos termos do "Programa Moradia Legal", e dá outras providências.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/526/33_-_autoriza_operacao_de_credito_7mm.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/526/33_-_autoriza_operacao_de_credito_7mm.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/528/34_proj_de_lei_-_autoriza_o_poder_executivo_contratar_operacoes_de_credito_banco_do_brasil_-_contrapartidas_-_final.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/528/34_proj_de_lei_-_autoriza_o_poder_executivo_contratar_operacoes_de_credito_banco_do_brasil_-_contrapartidas_-_final.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Terra Boa a contratar operações de crédito com o Banco do Brasil S.A., até o limite de R$ 7.000.000,00 (sete milhões de reais), no exercício financeiro de 2026, destinadas ao provisionamento de contrapartidas financeiras municipais exigidas para a execução de projetos e obras públicas que contem com aportes do Governo do Estado do Paraná e do Governo Federal, bem como ao custeio de despesas correlatas, e dá outras providências</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/532/35_-_auxilio_deslocamento_motoristas_sms.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/532/35_-_auxilio_deslocamento_motoristas_sms.pdf</t>
   </si>
   <si>
     <t>Institui o Auxílio de Deslocamento aos motoristas da área da saúde do Município de Terra Boa que acompanham pacientes em viagens para fora do Município e dá outras providências.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/533/36_abono_salarial3.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/533/36_abono_salarial3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ABONO NATALINO AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE TERRA BOA/PR, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 Art.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/423/001_proj_de_lei_complementar_-_revoga_arts_codigo_tributario.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/423/001_proj_de_lei_complementar_-_revoga_arts_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>Revoga o artigo 84, incisos I à III e artigo_x000D_
 85, que trata da Taxa de Conservação de_x000D_
 Vias e Logradouros Públicos, artigo 88 e_x000D_
 parágrafo único, que trata da Taxa de_x000D_
 Limpeza Pública e artigos 90, 91, alíneas_x000D_
 “a”, “b” e “c” e 92, que trata da Taxa de_x000D_
 Expediente, sendo todas da Lei_x000D_
 Complementar n.º 006/2003, de 26 de_x000D_
 dezembro de 2003, que dispõe sobre o_x000D_
 Sistema Tributário do Município de Terra_x000D_
 Boa e dá outras providências.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/446/plc_no_02-2025_-_lei_do_plano_diretor.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/446/plc_no_02-2025_-_lei_do_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Diretor Municipal e estabelece as diretrizes para o desenvolvimento do Município de Terra Boa, Estado do Paraná, revoga a Lei Complementar nº 1/2011 e suas alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/447/plc_no_03-2025_-_lei_do_perimetro_urbano.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/447/plc_no_03-2025_-_lei_do_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a delimitação do Perímetro Urbano do Município de Terra Boa, Estado do Paraná, revoga a Lei nº 14/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/448/plc_no_04-2025_-_lei_do_parcelamento_do_solo_atualizado.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/448/plc_no_04-2025_-_lei_do_parcelamento_do_solo_atualizado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Parcelamento do Solo para fins urbanos no Município de Terra Boa, Estado do Paraná, revoga a lei nº 05/2011 e suas alterações e dá outras providências.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/449/plc_no_05-2025_-_lei_de_uso_e_ocupacao_do_solo.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/449/plc_no_05-2025_-_lei_de_uso_e_ocupacao_do_solo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Zoneamento, Uso e Ocupação do Solo no Município de Terra Boa, Estado do Paraná, revoga a Lei nº 3/2011 e suas alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/450/plc_no_06-2025_-_lei_do_sistema_viario.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/450/plc_no_06-2025_-_lei_do_sistema_viario.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Viário do Município de Terra Boa, Estado do Paraná e revoga a Lei Complementar nº 04/2011 e suas alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/451/plc_no_07-2025_-_lei_do_codigo_de_obras_e_edificacoes.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/451/plc_no_07-2025_-_lei_do_codigo_de_obras_e_edificacoes.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Obras e Edificações do Município de Terra Boa, Estado do Paraná, revoga a Lei nº 06/2011 e suas alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/452/plc_no_08-2025_-_lei_do_codigo_de_posturas.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/452/plc_no_08-2025_-_lei_do_codigo_de_posturas.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Posturas do Município de Terra Boa, Estado do Paraná, revoga a Lei nº 7/2011 e suas alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/453/plc_no_09-2025_-_institucionalizacao_de_bairros.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/453/plc_no_09-2025_-_institucionalizacao_de_bairros.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Institucionalização de Bairros do Município de Terra Boa, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/457/10_proj_de_lei_complementar_-_altera_o_artigo_115_-_lc_04-2022_-_estatuto_dos_servidores_publicos.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/457/10_proj_de_lei_complementar_-_altera_o_artigo_115_-_lc_04-2022_-_estatuto_dos_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 115, caput, da Lei Complementar n.º 004/2022 de 21.09.2022, que dispõe sobre Estatuto do Regime Jurídico dos Servidores Públicos Municipais do Poder Executivo, suas autarquias e fundações públicas, e dá outras providências.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/459/11_proj_de_lei_complementar_-_dispoe_sobre_o_codigo_tributario_municipal.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/459/11_proj_de_lei_complementar_-_dispoe_sobre_o_codigo_tributario_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Tributário e as_x000D_
 normas gerais de direito tributário aplicáveis ao_x000D_
 Município de Terra Boa, Estado do Paraná, aprova o_x000D_
 Código Tributário Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/493/12_proj_lei_complementar_altera_lei_cosip_monitoramento.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/493/12_proj_lei_complementar_altera_lei_cosip_monitoramento.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei Complementar n.º 04/2003, de 26 de novembro de 2003, para dispor sobre a Contribuição para Custeio do Serviço de Iluminação Pública – CIP e de sistemas de monitoramento para segurança e preservação dos logradouros públicos.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/507/13_proj_lei_complementar_estatuto.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/507/13_proj_lei_complementar_estatuto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estatuto do Regime Jurídico dos Servidores Públicos Municipais do Poder Executivo, suas autarquias e fundações públicas e do Poder Legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/524/proj_de_lei_corrigido_-_pgv_-_planta_generica_de_valores_10_11_2024.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/524/proj_de_lei_corrigido_-_pgv_-_planta_generica_de_valores_10_11_2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES, PARA LANÇAMENTO E COBRANÇA DOS IMPOSTOS IMOBILIÁRIOS, DISCIPLINA FÓRMULA DE CÁLCULO, ESTABELECE PARÂMETROS E CLASSIFICAÇÃO DAS EDIFICAÇÕES DO MUNICÍPIO DE TERRA BOA E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/440/projeto_de_resolucao_no_01.2025_-_cidadao_honorario_-_chico_forum.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/440/projeto_de_resolucao_no_01.2025_-_cidadao_honorario_-_chico_forum.pdf</t>
   </si>
   <si>
     <t>OUTORGA AO SENHOR FRANCISCO SANCHES_x000D_
 MARQUES O TÍTULO DE CIDADÃO HONORÁRIO DE_x000D_
 TERRA BOA.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/455/projeto_de_resolucao_no_02.2025_-_paa_-_2025_-_controle_interno.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/455/projeto_de_resolucao_no_02.2025_-_paa_-_2025_-_controle_interno.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO ANUAL DE ATIVIDADES DE CONTROLE INTERNO – PAA - 2025 - DA UNIDADE DE CONTROLE INTERNO MUNICIPAL PARA O EXERCÍCIO FINANCEIRO DE 2025, NO PODER LEGISLATIVO DO MUNICÍPIO DE TERRA BOA – PR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/468/projeto_de_resolucao_no_03.2025_-_cidadao_honorario_-_tadao_tamura.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/468/projeto_de_resolucao_no_03.2025_-_cidadao_honorario_-_tadao_tamura.pdf</t>
   </si>
   <si>
     <t>OUTORGA AO SENHOR TADAO TAMURA O TÍTULO DE_x000D_
 CIDADÃO HONORÁRIO DE TERRA BOA</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_resolucao_no_04.2025_-_cidada_honoraria_-_nair_bocelli_da_silva.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_resolucao_no_04.2025_-_cidada_honoraria_-_nair_bocelli_da_silva.pdf</t>
   </si>
   <si>
     <t>OUTORGA A SENHORA NAIR BOCELLI DA SILVA O TÍTULO_x000D_
 DE CIDADÃ HONORÁRIA DE TERRA BOA.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_de_resolucao_no_05.2025_-_cidadao_honorario_-_joao_alves_dias.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_de_resolucao_no_05.2025_-_cidadao_honorario_-_joao_alves_dias.pdf</t>
   </si>
   <si>
     <t>OUTORGA AO SENHOR JOÃO ALVES DIAS O TÍTULO DE_x000D_
 CIDADÃO HONORÁRIO DE TERRA BOA</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_resolucao_no_06.2025_-_cidadao_honorario_-_eugenio_rafael_neto.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_resolucao_no_06.2025_-_cidadao_honorario_-_eugenio_rafael_neto.pdf</t>
   </si>
   <si>
     <t>OUTORGA AO SENHOR EUGENIO RAFAEL NETO O TÍTULO_x000D_
 DE CIDADÃO HONORÁRIO DE TERRA BOA.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_de_resolucao_no_07.2025_-_cidadao_honorario_-_eni_correia_da_cunha.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_de_resolucao_no_07.2025_-_cidadao_honorario_-_eni_correia_da_cunha.pdf</t>
   </si>
   <si>
     <t>OUTORGA À SENHORA ENI CORREIA DA CUNHA O TÍTULO_x000D_
 DE CIDADÃ HONORÁRIA DE TERRA BOA</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_de_resolucao_no_08.2025_-_cidadao_honorario_-_jeferson_luiz_cisz.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_de_resolucao_no_08.2025_-_cidadao_honorario_-_jeferson_luiz_cisz.pdf</t>
   </si>
   <si>
     <t>OUTORGA AO SENHOR JEFERSON LUIZ CISZ O TÍTULO DE_x000D_
 CIDADÃO HONORÁRIO DE TERRA BOA</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/474/projeto_de_resolucao_no_09.2025_-_cidadao_honorario_-_aristeu_de_souza.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/474/projeto_de_resolucao_no_09.2025_-_cidadao_honorario_-_aristeu_de_souza.pdf</t>
   </si>
   <si>
     <t>OUTORGA AO SENHOR ARISTEU DE SOUZA O TÍTULO DE_x000D_
 CIDADÃO HONORÁRIO DE TERRA BOA.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/486/projeto_de_resolucao_10.2025_-_regimento_programa_parlamento_jovem.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/486/projeto_de_resolucao_10.2025_-_regimento_programa_parlamento_jovem.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIMENTO INTERNO DO PROGRAMA PARLAMENTO JOVEM NA CÂMARA MUNICIPAL DE TERRA BOA.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/514/requerimento_no_01.2025_-_argemiro_-_copel_-_mp_-_falha_servico_energia1.docx.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/514/requerimento_no_01.2025_-_argemiro_-_copel_-_mp_-_falha_servico_energia1.docx.pdf</t>
   </si>
   <si>
     <t>Solicita encaminhamento de ofício ao_x000D_
 Ministério Público do Estado do Paraná e à_x000D_
 Companhia Paranaense de Energia – COPEL,_x000D_
 requerendo providências urgentes para a_x000D_
 melhoria da rede de energia elétrica no_x000D_
 Município de Terra Boa/PR.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>ADEMIR GALHARDO ROMERO</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/519/requerimento_no_02.2025_-_ademir_-_tim_-_anatel_-_mp_-_falha_servico_orlando_peraro.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/519/requerimento_no_02.2025_-_ademir_-_tim_-_anatel_-_mp_-_falha_servico_orlando_peraro.pdf</t>
   </si>
   <si>
     <t>Solicita à Operadora TIM, à Agência_x000D_
 Nacional de Telecomunicações – ANATEL e ao_x000D_
 Ministério Público do Estado do Paraná a_x000D_
 adoção de medidas necessárias para assegurar_x000D_
 o fornecimento de sinal de telefonia e internet_x000D_
 móvel no Conjunto Orlando Peraro, Município_x000D_
 de Terra Boa/PR.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/522/requerimento_no_03.2025_-_atilio_-_informacoes_novo_hospital_municipal_-_ao_poder_executivo.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/522/requerimento_no_03.2025_-_atilio_-_informacoes_novo_hospital_municipal_-_ao_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Solicita encaminhamento de ofício ao Poder Executivo Municipal – Administração Municipal de Terra Boa, para que sejam prestadas informações detalhadas sobre a situação do novo Hospital Municipal.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>SUM</t>
   </si>
   <si>
     <t>Súmula</t>
   </si>
   <si>
     <t>teste apenas</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei_01.2025_-_recomposicao_anual_servidores_camara.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei_01.2025_-_recomposicao_anual_servidores_camara.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Legislativo a recompor os_x000D_
 vencimentos dos Servidores Públicos Municipais da_x000D_
 Câmara Municipal de Terra Boa</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_lei_02.2025_-_institui_a_semana_da_enfermagem_em_terra_boa.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_lei_02.2025_-_institui_a_semana_da_enfermagem_em_terra_boa.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana Municipal da Enfermagem"_x000D_
 no Município de Terra Boa e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/481/projeto_de_lei_03.2025_-_institui_programa_parlamento_jovem.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/481/projeto_de_lei_03.2025_-_institui_programa_parlamento_jovem.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA_x000D_
 PARLAMENTO JOVEM NO ÂMBITO DO_x000D_
 MUNICÍPIO DE TERRA BOA, ESTADO DO_x000D_
 PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>ARGEMIRO GARCIA JÚNIOR, ADEMIR GALHARDO ROMERO, AMARILDO APARECIDO BOVO, APARECIDO DA SILVA, FABIANO MACEDO CARDOSO, LUIZ ATÍLIO ZANCAN, PAULO HENRIQUE NEVES DE OLIVEIRA, SERGIO RICARDO COLONELLO, WILSON WANDERLEI ESPOSTO</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/508/projeto_de_lei_04.2025_-_utilidade_publica_-_colonia_japonesa_terra_boa.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/508/projeto_de_lei_04.2025_-_utilidade_publica_-_colonia_japonesa_terra_boa.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIACAO CULTURAL E ESPORTIVA TERRA BOA – COLÔNIA JAPONESA DE TERRA BOA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/536/projeto_de_lei_05.2025_-_abono_natalino-2025.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/536/projeto_de_lei_05.2025_-_abono_natalino-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono natalino aos servidores públicos do Poder Legislativo do Município de Terra Boa/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_decreto_legislativo_no_01.2025_-_aprova_contas_prefeito_2023.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_decreto_legislativo_no_01.2025_-_aprova_contas_prefeito_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DO PARECER PRÉVIO EMITIDO PELO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ ACERCA DAS CONTAS DO PODER EXECUTIVO MUNICIPAL RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>LUIZ ATÍLIO ZANCAN, AMARILDO APARECIDO BOVO, PAULO HENRIQUE NEVES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/520/projeto_de_decreto_legislativo_no_02.2025_-_aprova_contas_prefeito_2024.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/520/projeto_de_decreto_legislativo_no_02.2025_-_aprova_contas_prefeito_2024.pdf</t>
   </si>
   <si>
     <t>Através do Projeto de Decreto Legislativo n° 02/2025, que submetemos à elevada apreciação dessa Colenda Casa, a Comissão de Finanças e Orçamento propõe a aprovação do Parecer Prévio emitido pelo Tribunal de Contas do Estado do Paraná acerca das contas do Poder Executivo Municipal relativas ao exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_de_lei_05.2025_-_abono_natalino-2025.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_de_lei_05.2025_-_abono_natalino-2025.pdf</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/535/projeto_de_lei_05.2025_-_abono_natalino-2025.pdf</t>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/535/projeto_de_lei_05.2025_-_abono_natalino-2025.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1793,68 +1793,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_001.2025_-_argemiro_-_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao_002.2025_-_argemiro_-_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/429/indicacao_003.2025_-_paulo_henrique_-_reapresenta_indicacoes_gestao_2021.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/430/indicacao_004.2025_-_paulo_henrique_-_recape_asfaltico_-_jd_vale_verde.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_006.2025_-_wilson_-_transporte_individual_-_pacientes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/437/06_-_altera_gratificacao_transporte_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/441/indicacao_007.2025_-_sergio_-_creche_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/443/indicacao_008.2025_-_sergio_-_espaco_capoeira.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/515/indicacao_009.2025_-_sergio_-_seguranca_-_estrada_entre_jamaica_cocamar_e_naturitos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/516/indicacao_010.2025_-_atilio_-_area_de_lazer_institucional_-_jardim_tartarelli.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/517/indicacao_011.2025_-_atilio_-_semaforo_no_cruzamento_da_avenida_melvin_jones_com_a_rua_padre_tadeu_zienski.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/518/indicacao_012.2025_-_atilio_-_xadrez_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/458/indicacao_013.2025_-_atilio_-_pista_caminhada_e_ciclovia_-_estrada_andico.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/462/indicacao_014.2025_-_atilio_-_manutencao_ginasio_de_esportes_-_escola_municipal_irene_mendes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/463/indicacao_015.2025_-_paulo_henrique_-_selo_verde.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/464/indicacao_016.2025_-_paulo_henrique_-_drone.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/465/indicacao_017.2025_-_sergio_-_faixa_elevada_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/466/indicacao_018.2025_-_pequeno_-_bancos_campao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao_019.2025_-_paulo_henrique_-_auxilio_financeiro_associacao_time_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_020.2025_-_luiz_atilio_zancan_-_linha_e_ponto_de_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/476/indicacao_021.2025_-_luiz_atilio_zancan_-_programa_capacitacao_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/480/indicacao_022.2025_-_luiz_atilio_zancan_-_placas_de_sinalizacao_-_nome_das_ruas_e_tapa_buracos_no_tartarelli_araucaria_l_e_ll.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_023.2025_-_luiz_atilio_zancan_-_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao_024.2025_-_luiz_atilio_zancan_-_vagas_pcd_e_idosos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/498/indicacao_025.2025_-_luiz_atilio_zancan_-_caps_mais_vida.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/499/indicacao_026.2025_-_luiz_atilio_zancan_-_brinquedos_criancas_de_colo_-_playground.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/500/indicacao_027.2025_-_luiz_atilio_zancan_-_iluminacao_quadra_-_cmei_pequeno_polegar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/511/indicacao_028.2025_-_luiz_atilio_zancan_-_reajuste_repasse_estudantes.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_029.2025_-_sergio_-_estacionamento_espinha_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/521/indicacao_030.2025_-_luiz_atilio_zancan_-_alimentacao_escolar_-_restricoes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/523/indicacao_031.2025_-_wilson_-_hora_atividade_-_home_office_-_professores.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/527/indicacao_032.2025_-_luiz_atilio_zancan_-_buraco_pista_caminhada_veste.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao_033.2025_-_luiz_atilio_zancan_-_monitoramento_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/537/votacoes_nominais_da_39a_reuniao_sessao_ordinaria_da_1a_sessao_legislativa_em_01.12.2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/445/mocao_01.2025_-_pesar_-_erickson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/456/mocao_02.2025_-_pesar_-_peteba.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/479/mocao_03.2025_-_aplausos_-_profissionais_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/487/mocao_04.2025_-_apelo_-_apaes.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/530/mocao_05.2025_-_aplausos_-_associacao_esportiva_terra_boa_futsal.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/531/mocao_06.2025_-_aplausos_-_cleber_parana.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/424/01.2025_-_projeto_de_lei_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/425/02.2025_-_projeto_de_lei_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/432/04_-_recomposicao_anual_vencimentos_dos_servidores_publicos_-_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/433/05_-_recomposicao_salarial_-_piso_professores_-_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/434/06_-_altera_gratificacao_transporte_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/438/07_-_cria_o_conselho_mun_de_assistencia_social_-_cmas_e_o_fundo_mun_de_assist_social_-_fmas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/444/08_-_altera_o_paragrafo_1o_do_art_1o_da_lei_1306-2014_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/439/09_-_altera_o_art_23_-_inciso_v_-_anexo_i_-_ii_e_iii_-_lei_no_966-2008.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/454/010_-_revoga_o_art_3_lei_79-1986_-_testemunha_de_jeova.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_de_lei_011-2025_-_construcao_creche_social.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/461/12_-_altera_o_numero_de_vagas_e_tabela_salarial_para_o_cargo_de_agente_cuidador_residente.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/477/13_-_prorroga_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/484/projeto_de_lei_015-2025_-_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/485/projeto_de_lei_016-2025_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/488/projeto_de_lei_016-2025_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/489/proj_de_lei_017.2025_-_convenios_-_melhorias_viarias_-_interesse_municipal.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/490/18_-_altera_dispositivos_da_lei_municipal_n.o_783_comat_fundo_saneamento.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/491/19_-_cria_o_fundo_municipal_de_saneamento_-_fms__e_revoga_a_lei_municipal_no_7_1965..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/494/20_-_altera_lei_966_2008_-_altera_nome_secretaria_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/495/21_-_altera_numero_vagas_educador_social.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/496/22_-_altera_a_lei_1037_fundo_do_idoso_para_fundo_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/497/23_-_dispoe_sobre_a_desafetacao_e_doacao_de_imoveis_a_mitra_diocesana.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/501/projlei_24_incentivo_as_entidades_sem_fins_lucrativos_sediadas_no_municipio_de_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/502/projlei_25_-_subvencao_transporte_coletivo_intermunicipal.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/503/26_-_processo_de_escolha_dos_diretores.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/504/027_-_ratifica__protocolo_de_intencoes_consorcio_intergestores_parana_saude_-_cips.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/505/28_-_declara_de_utilidade_publica_a_associacao_esportiva_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/506/29_-_consorcio_intermunicipal_de_saneamento_do_parana_cispar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/510/projeto_de_lei_030-2025_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/509/projeto_de_lei_031-2025_-_inclusao_elemento_loa_2025_-_adesao_cispar.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/525/32_-_regularizacao_fundiaria_tj.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/526/33_-_autoriza_operacao_de_credito_7mm.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/528/34_proj_de_lei_-_autoriza_o_poder_executivo_contratar_operacoes_de_credito_banco_do_brasil_-_contrapartidas_-_final.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/532/35_-_auxilio_deslocamento_motoristas_sms.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/533/36_abono_salarial3.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/423/001_proj_de_lei_complementar_-_revoga_arts_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/446/plc_no_02-2025_-_lei_do_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/447/plc_no_03-2025_-_lei_do_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/448/plc_no_04-2025_-_lei_do_parcelamento_do_solo_atualizado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/449/plc_no_05-2025_-_lei_de_uso_e_ocupacao_do_solo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/450/plc_no_06-2025_-_lei_do_sistema_viario.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/451/plc_no_07-2025_-_lei_do_codigo_de_obras_e_edificacoes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/452/plc_no_08-2025_-_lei_do_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/453/plc_no_09-2025_-_institucionalizacao_de_bairros.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/457/10_proj_de_lei_complementar_-_altera_o_artigo_115_-_lc_04-2022_-_estatuto_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/459/11_proj_de_lei_complementar_-_dispoe_sobre_o_codigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/493/12_proj_lei_complementar_altera_lei_cosip_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/507/13_proj_lei_complementar_estatuto.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/524/proj_de_lei_corrigido_-_pgv_-_planta_generica_de_valores_10_11_2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/440/projeto_de_resolucao_no_01.2025_-_cidadao_honorario_-_chico_forum.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/455/projeto_de_resolucao_no_02.2025_-_paa_-_2025_-_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/468/projeto_de_resolucao_no_03.2025_-_cidadao_honorario_-_tadao_tamura.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_resolucao_no_04.2025_-_cidada_honoraria_-_nair_bocelli_da_silva.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_de_resolucao_no_05.2025_-_cidadao_honorario_-_joao_alves_dias.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_resolucao_no_06.2025_-_cidadao_honorario_-_eugenio_rafael_neto.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_de_resolucao_no_07.2025_-_cidadao_honorario_-_eni_correia_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_de_resolucao_no_08.2025_-_cidadao_honorario_-_jeferson_luiz_cisz.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/474/projeto_de_resolucao_no_09.2025_-_cidadao_honorario_-_aristeu_de_souza.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/486/projeto_de_resolucao_10.2025_-_regimento_programa_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/514/requerimento_no_01.2025_-_argemiro_-_copel_-_mp_-_falha_servico_energia1.docx.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/519/requerimento_no_02.2025_-_ademir_-_tim_-_anatel_-_mp_-_falha_servico_orlando_peraro.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/522/requerimento_no_03.2025_-_atilio_-_informacoes_novo_hospital_municipal_-_ao_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei_01.2025_-_recomposicao_anual_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_lei_02.2025_-_institui_a_semana_da_enfermagem_em_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/481/projeto_de_lei_03.2025_-_institui_programa_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/508/projeto_de_lei_04.2025_-_utilidade_publica_-_colonia_japonesa_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/536/projeto_de_lei_05.2025_-_abono_natalino-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_decreto_legislativo_no_01.2025_-_aprova_contas_prefeito_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/520/projeto_de_decreto_legislativo_no_02.2025_-_aprova_contas_prefeito_2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_de_lei_05.2025_-_abono_natalino-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/535/projeto_de_lei_05.2025_-_abono_natalino-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_001.2025_-_argemiro_-_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao_002.2025_-_argemiro_-_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/429/indicacao_003.2025_-_paulo_henrique_-_reapresenta_indicacoes_gestao_2021.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/430/indicacao_004.2025_-_paulo_henrique_-_recape_asfaltico_-_jd_vale_verde.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_006.2025_-_wilson_-_transporte_individual_-_pacientes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/437/06_-_altera_gratificacao_transporte_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/441/indicacao_007.2025_-_sergio_-_creche_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/443/indicacao_008.2025_-_sergio_-_espaco_capoeira.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/515/indicacao_009.2025_-_sergio_-_seguranca_-_estrada_entre_jamaica_cocamar_e_naturitos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/516/indicacao_010.2025_-_atilio_-_area_de_lazer_institucional_-_jardim_tartarelli.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/517/indicacao_011.2025_-_atilio_-_semaforo_no_cruzamento_da_avenida_melvin_jones_com_a_rua_padre_tadeu_zienski.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/518/indicacao_012.2025_-_atilio_-_xadrez_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/458/indicacao_013.2025_-_atilio_-_pista_caminhada_e_ciclovia_-_estrada_andico.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/462/indicacao_014.2025_-_atilio_-_manutencao_ginasio_de_esportes_-_escola_municipal_irene_mendes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/463/indicacao_015.2025_-_paulo_henrique_-_selo_verde.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/464/indicacao_016.2025_-_paulo_henrique_-_drone.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/465/indicacao_017.2025_-_sergio_-_faixa_elevada_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/466/indicacao_018.2025_-_pequeno_-_bancos_campao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao_019.2025_-_paulo_henrique_-_auxilio_financeiro_associacao_time_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_020.2025_-_luiz_atilio_zancan_-_linha_e_ponto_de_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/476/indicacao_021.2025_-_luiz_atilio_zancan_-_programa_capacitacao_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/480/indicacao_022.2025_-_luiz_atilio_zancan_-_placas_de_sinalizacao_-_nome_das_ruas_e_tapa_buracos_no_tartarelli_araucaria_l_e_ll.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_023.2025_-_luiz_atilio_zancan_-_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao_024.2025_-_luiz_atilio_zancan_-_vagas_pcd_e_idosos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/498/indicacao_025.2025_-_luiz_atilio_zancan_-_caps_mais_vida.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/499/indicacao_026.2025_-_luiz_atilio_zancan_-_brinquedos_criancas_de_colo_-_playground.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/500/indicacao_027.2025_-_luiz_atilio_zancan_-_iluminacao_quadra_-_cmei_pequeno_polegar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/511/indicacao_028.2025_-_luiz_atilio_zancan_-_reajuste_repasse_estudantes.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_029.2025_-_sergio_-_estacionamento_espinha_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/521/indicacao_030.2025_-_luiz_atilio_zancan_-_alimentacao_escolar_-_restricoes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/523/indicacao_031.2025_-_wilson_-_hora_atividade_-_home_office_-_professores.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/527/indicacao_032.2025_-_luiz_atilio_zancan_-_buraco_pista_caminhada_veste.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao_033.2025_-_luiz_atilio_zancan_-_monitoramento_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/537/votacoes_nominais_da_39a_reuniao_sessao_ordinaria_da_1a_sessao_legislativa_em_01.12.2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/445/mocao_01.2025_-_pesar_-_erickson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/456/mocao_02.2025_-_pesar_-_peteba.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/479/mocao_03.2025_-_aplausos_-_profissionais_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/487/mocao_04.2025_-_apelo_-_apaes.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/530/mocao_05.2025_-_aplausos_-_associacao_esportiva_terra_boa_futsal.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/531/mocao_06.2025_-_aplausos_-_cleber_parana.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/424/01.2025_-_projeto_de_lei_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/425/02.2025_-_projeto_de_lei_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/432/04_-_recomposicao_anual_vencimentos_dos_servidores_publicos_-_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/433/05_-_recomposicao_salarial_-_piso_professores_-_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/434/06_-_altera_gratificacao_transporte_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/438/07_-_cria_o_conselho_mun_de_assistencia_social_-_cmas_e_o_fundo_mun_de_assist_social_-_fmas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/444/08_-_altera_o_paragrafo_1o_do_art_1o_da_lei_1306-2014_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/439/09_-_altera_o_art_23_-_inciso_v_-_anexo_i_-_ii_e_iii_-_lei_no_966-2008.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/454/010_-_revoga_o_art_3_lei_79-1986_-_testemunha_de_jeova.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_de_lei_011-2025_-_construcao_creche_social.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/461/12_-_altera_o_numero_de_vagas_e_tabela_salarial_para_o_cargo_de_agente_cuidador_residente.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/477/13_-_prorroga_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/484/projeto_de_lei_015-2025_-_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/485/projeto_de_lei_016-2025_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/488/projeto_de_lei_016-2025_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/489/proj_de_lei_017.2025_-_convenios_-_melhorias_viarias_-_interesse_municipal.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/490/18_-_altera_dispositivos_da_lei_municipal_n.o_783_comat_fundo_saneamento.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/491/19_-_cria_o_fundo_municipal_de_saneamento_-_fms__e_revoga_a_lei_municipal_no_7_1965..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/494/20_-_altera_lei_966_2008_-_altera_nome_secretaria_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/495/21_-_altera_numero_vagas_educador_social.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/496/22_-_altera_a_lei_1037_fundo_do_idoso_para_fundo_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/497/23_-_dispoe_sobre_a_desafetacao_e_doacao_de_imoveis_a_mitra_diocesana.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/501/projlei_24_incentivo_as_entidades_sem_fins_lucrativos_sediadas_no_municipio_de_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/502/projlei_25_-_subvencao_transporte_coletivo_intermunicipal.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/503/26_-_processo_de_escolha_dos_diretores.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/504/027_-_ratifica__protocolo_de_intencoes_consorcio_intergestores_parana_saude_-_cips.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/505/28_-_declara_de_utilidade_publica_a_associacao_esportiva_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/506/29_-_consorcio_intermunicipal_de_saneamento_do_parana_cispar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/510/projeto_de_lei_030-2025_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/509/projeto_de_lei_031-2025_-_inclusao_elemento_loa_2025_-_adesao_cispar.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/525/32_-_regularizacao_fundiaria_tj.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/526/33_-_autoriza_operacao_de_credito_7mm.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/528/34_proj_de_lei_-_autoriza_o_poder_executivo_contratar_operacoes_de_credito_banco_do_brasil_-_contrapartidas_-_final.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/532/35_-_auxilio_deslocamento_motoristas_sms.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/533/36_abono_salarial3.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/423/001_proj_de_lei_complementar_-_revoga_arts_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/446/plc_no_02-2025_-_lei_do_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/447/plc_no_03-2025_-_lei_do_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/448/plc_no_04-2025_-_lei_do_parcelamento_do_solo_atualizado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/449/plc_no_05-2025_-_lei_de_uso_e_ocupacao_do_solo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/450/plc_no_06-2025_-_lei_do_sistema_viario.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/451/plc_no_07-2025_-_lei_do_codigo_de_obras_e_edificacoes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/452/plc_no_08-2025_-_lei_do_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/453/plc_no_09-2025_-_institucionalizacao_de_bairros.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/457/10_proj_de_lei_complementar_-_altera_o_artigo_115_-_lc_04-2022_-_estatuto_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/459/11_proj_de_lei_complementar_-_dispoe_sobre_o_codigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/493/12_proj_lei_complementar_altera_lei_cosip_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/507/13_proj_lei_complementar_estatuto.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/524/proj_de_lei_corrigido_-_pgv_-_planta_generica_de_valores_10_11_2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/440/projeto_de_resolucao_no_01.2025_-_cidadao_honorario_-_chico_forum.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/455/projeto_de_resolucao_no_02.2025_-_paa_-_2025_-_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/468/projeto_de_resolucao_no_03.2025_-_cidadao_honorario_-_tadao_tamura.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_resolucao_no_04.2025_-_cidada_honoraria_-_nair_bocelli_da_silva.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_de_resolucao_no_05.2025_-_cidadao_honorario_-_joao_alves_dias.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_resolucao_no_06.2025_-_cidadao_honorario_-_eugenio_rafael_neto.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_de_resolucao_no_07.2025_-_cidadao_honorario_-_eni_correia_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_de_resolucao_no_08.2025_-_cidadao_honorario_-_jeferson_luiz_cisz.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/474/projeto_de_resolucao_no_09.2025_-_cidadao_honorario_-_aristeu_de_souza.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/486/projeto_de_resolucao_10.2025_-_regimento_programa_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/514/requerimento_no_01.2025_-_argemiro_-_copel_-_mp_-_falha_servico_energia1.docx.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/519/requerimento_no_02.2025_-_ademir_-_tim_-_anatel_-_mp_-_falha_servico_orlando_peraro.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/522/requerimento_no_03.2025_-_atilio_-_informacoes_novo_hospital_municipal_-_ao_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei_01.2025_-_recomposicao_anual_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_lei_02.2025_-_institui_a_semana_da_enfermagem_em_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/481/projeto_de_lei_03.2025_-_institui_programa_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/508/projeto_de_lei_04.2025_-_utilidade_publica_-_colonia_japonesa_terra_boa.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/536/projeto_de_lei_05.2025_-_abono_natalino-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_decreto_legislativo_no_01.2025_-_aprova_contas_prefeito_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/520/projeto_de_decreto_legislativo_no_02.2025_-_aprova_contas_prefeito_2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/534/projeto_de_lei_05.2025_-_abono_natalino-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2025/535/projeto_de_lei_05.2025_-_abono_natalino-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H114"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="232" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="190.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="189.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>