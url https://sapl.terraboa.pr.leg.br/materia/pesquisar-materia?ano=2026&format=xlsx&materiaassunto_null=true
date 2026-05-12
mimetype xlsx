--- v0 (2026-03-25)
+++ v1 (2026-05-12)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="140">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -112,50 +112,89 @@
     <t>QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE DE CONSTRUÇÃO DE UMA FAIXA DE PEDESTRE ELEVADA NA RUA ATAULFO ALVES E A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA ARY BARROSO, AMBAS NO ENTORNO DA ESCOLA MUNICIPAL THEREZINHA APPARECIDA BAGATIN</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/554/indicacao_04.2026_-_atilio_-_estacionamento_vertical_-_melvin_jones.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE TÉCNICA E URBANÍSTICA PARA IMPLANTAÇÃO DE VAGAS DE ESTACIONAMENTO NO CANTEIRO CENTRAL DA AVENIDA MELVIN JONES, NAS PROXIMIDADES DO Nº 1718</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/555/indicacao_05.2026_-_atilio_-_sentido_unico_-_rua_marialva.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE TÉCNICA E URBANÍSTICA PARA PROIBIR O ESTACIONAMENTO EM UM DOS LADOS DA RUA MARIALVA.</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>FABIANO MACEDO CARDOSO</t>
+  </si>
+  <si>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/562/indicacao_06.2026_-_fabio_-_estacionamento_-_lado_unico_-_rua_ari_barroso_e_ataulfo_alves_-_escola_municipal_therezinha_ap_bagatin.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO, ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO, ESTUDE A VIABILIDADE TÉCNICA E URBANÍSTICA PARA IMPLANTAR ESTACIONAMENTO EM APENAS UM LADO DA VIA, NA RUA ARI BARROSO E RUA ATAULFO ALVES, NO TRECHO EM FRENTE À ESCOLA MUNICIPAL THEREZINHA APPARECIDA BAGATIN, SOBRETUDO NOS HORÁRIOS DE ENTRADA E SAÍDA DOS ALUNOS”.</t>
+  </si>
+  <si>
+    <t>566</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/566/indicacao_07.2026_-_fabio_-_providencia_transito_-_travessa_primavera.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO, EM CONJUNTO COM O CONSELHO MUNICIPAL DE TRÂNSITO, PROMOVA A REALIZAÇÃO DE ESTUDO TÉCNICO DE VIABILIDADE, COM VISTAS À ADOÇÃO DE MEDIDAS DE ORDENAMENTO VIÁRIO NA TRAVESSA PRIMAVERA, CONTEMPLANDO, DENTRE OUTRAS PROVIDÊNCIAS, A POSSÍVEL IMPLANTAÇÃO DE SENTIDO ÚNICO DE CIRCULAÇÃO E/OU A REGULAMENTAÇÃO DE ESTACIONAMENTO EM APENAS UM DOS LADOS DA VIA.</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/567/indicacao_08.2026_-_wilson_-_professor_educacao_infantil_-_magisterio.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO, DETERMINE AOS SETORES COMPETENTES O ESTUDO DE VIABILIDADE PARA A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A ADEQUAÇÃO DA LEGISLAÇÃO MUNICIPAL À LEI FEDERAL Nº 15.326, DE 06 DE JANEIRO DE 2026, PROMOVENDO O RECONHECIMENTO DOS PROFESSORES DA EDUCAÇÃO INFANTIL COMO PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA, COM A CONSEQUENTE INCLUSÃO NA CARREIRA DO MAGISTÉRIO MUNICIPAL.”</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei executivo</t>
   </si>
   <si>
     <t>Poder Executivo (Prefeitura) - Pe</t>
   </si>
   <si>
     <t>http://sapl.terraboa.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei Municipal nº 1.306/2014, para estender o benefício do auxílio-alimentação aos Conselheiros Tutelares do Município de Terra Boa, bem como altera o artigo 2º, e dá outras providências.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/539/projeto_de_lei_0022026.pdf</t>
   </si>
@@ -173,98 +212,228 @@
     <t>Dispõe sobre a reposição do valor do piso salarial nacional para os profissionais do magistério público municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/541/projeto_de_lei_004-2026_-_inclusao_elemento_loa_2026_-_fundo_da_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito especial na importância de até 25.920,00 (vinte e cinco mil novecentos e vinte reais)</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/543/05_altera_o_art_23_-_incisos_-_i_-_ii_-_vii_-_viii_-_ix_-_anexos_i_-_ii_-_iii_lei_no_966-2008.pdf</t>
   </si>
   <si>
     <t>Inclui as numerações “2” e “3” na alínea “b”, inclui a alínea “h”, ambas no inciso I; altera-se a redação da alínea “a” e incluiu as alíneas “c” e “d”, no inciso II; inclui a alínea “j”, no inciso V; inclui a alínea “b”, no inciso VII; inclui a alínea “c”, no inciso VIII, e, finalmente, inclui as alíneas ‘c” e “d”, no inciso IX, todos do artigo 23, da Lei n.º 966/2008, de 23 de dezembro de 2008, que dispõe sobre a Organização Administrativa do Poder Executivo do Município de Terra Boa, e dá outras providências._x000D_
 Art.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/544/06_-_reorganizacao_controle_interno_lei_906-2007.pdf</t>
   </si>
   <si>
     <t>Altera e acresce dispositivos à Lei Municipal nº 906, de 29 de novembro de 2007, que institui o Sistema de Controle Interno do Município de Terra Boa, para reorganizar a Unidade de Controle Interno, criar divisões técnicas especializadas, ajustar a periodicidade das auditorias e da prestação de contas, e dá outras providências.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/549/07_-autoriza_a_alienacao_de_imoveis_urbanos_-_contrapartidas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Alienar Imóveis Urbanos de Propriedade desta Municipalidade através de Processo Licitatório Mediante Prévia Avaliação e dá outras providências.</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/556/08_-_criacao_conselho_mun_dtos_pessoa_com_deficiencia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Criação do Conselho Municipal dos Direitos da Pessoa com Deficiência do município de TERRA BOA – PR, CMDPcD / Conselho Municipal dos Direitos da Pessoa com Deficiência e a criação do Fundo Municipal dos Direitos da Pessoa com Deficiência – FMDPcD, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/557/09_-_regulamentacao_beneficios_eventuais_politica_publica.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação dos Benefícios Eventuais no âmbito da Política Pública de Assistência Social do Município de Terra Boa, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/558/10_-_criacao_fundo_mun_calamidade_publica.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Fundo Municipal de Proteção e Defesa Civil_x000D_
+FUMPDEC no Município de Terra Boa, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/559/11_-_altera_tabela_das_gratificacoes_nutricionistas_constantes_na_lm_1752-2023.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Tabela de Gratificação por Encargo ou Atividade Especial – GEE – da função de Nutricionistas, constante na Lei Municipal n.º 1.752/2023, e dá outras providências</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/560/12_-_altera_paragrafo_unico_e_inciso_i_do_art_5_lei_1752-2023_-_gratificacao_gee.pdf</t>
+  </si>
+  <si>
+    <t>Altera o parágrafo único e o inciso I, do artigo 5º da Lei Municipal n.º 1.752/2023, para possibilitar o pagamento da gratificação por hora extraordinária de trabalho a todos os profissionais constantes na lei, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/561/projeto_de_lei_013-2026_-_inclusao_elemento_loa_2026_-_obra_hospital.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza crédito especial na importância de até 256.616,87 (duzentos e cinqüenta e seis mil seiscentos e dezesseis reais e oitenta e sete centavos)</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/565/projeto_de_lei_014-2026_-_inclusao_elemento_loa_2026_-_aquisicao_equipamento_fundo_da_mulher.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza crédito especial na importância de até 60.000,00 (sessenta mil reais)</t>
+  </si>
+  <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/568/projeto_de_lei_015-2026_-_inclusao_elemento_loa_2026_-_aquisicao_tabelas_de_basquete_esporte.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza crédito especial na importância de até 70.000,00 (setenta mil reais)</t>
+  </si>
+  <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/569/16_-_altera_numero_de_vagas_agente_administrativo_e_outros.pdf</t>
+  </si>
+  <si>
+    <t>Altera o número de vagas para o cargo de Agente Administrativo, Agente de Apoio ao Cuidado Infantil, Agente de Serviços de Limpeza e Alimentação, Arquiteto, Assistente Social, Enfermeiro, Farmacêutico/Bioquímico, Fisioterapeuta, Psicólogo, Psicopedagogo, constante do Anexo II, da Lei Municipal n.º 1.725/2022, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/570/17_-_subsidio_economico_-_transporte_coletivo_intermunicipal.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei Municipal n.º 1.831/2025, de 15 de julho de 2025, que autorizava o Poder Executivo Municipal a conceder subvenção econômica à empresa de transporte coletivo intermunicipal que opera a linha regular entre Terra Boa e Cianorte, e institui, em substituição, o regime de subsídio econômico ao serviço de transporte coletivo intermunicipal de passageiros na linha Terra Boa/Cianorte, em conformidade com os princípios da transparência, do interesse público e das orientações jurisprudenciais do Tribunal de Contas do Estado do Paraná – TCE/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>ADEMIR GALHARDO ROMERO, FABIANO MACEDO CARDOSO, LUIZ ATÍLIO ZANCAN, WILSON WANDERLEI ESPOSTO</t>
   </si>
   <si>
     <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/550/projeto_de_resolucao_no_01.2026_-_revoga_resolucao_no_02.2022_-_uvepar.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE TERRA BOA, ESTADO DO PARANÁ, no uso de suas atribuições legais e regimentais, aprova e a Mesa Diretiva promulga a seguinte Resolução:_x000D_
 Art. 1º. Fica revogada, em todos os seus termos, a Resolução nº 02/2022, que “Dispõe sobre a filiação da Câmara Municipal de Terra Boa à União de Câmaras, Vereadores e Gestores Públicos do Paraná – UVEPAR”._x000D_
 Art. 2º. Esta Resolução entra em vigor na data de sua publicação</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/551/projeto_de_resolucao_no_02.2026_-_filiacao_uvepar_e_acamdoze.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a filiação da Câmara Municipal de Terra Boa à Associação das Câmaras Municipais da Microrregião Doze – ACAMDOZE e à União de Câmaras, Vereadores e Gestores Públicos do Paraná – UVEPAR.</t>
+  </si>
+  <si>
+    <t>564</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>Paulo Barreto</t>
+  </si>
+  <si>
+    <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/564/teste_para_assinar_documentos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>vereificação de assinaturas</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Poder Legislativo (Câmara) - pl</t>
   </si>
   <si>
     <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/542/projeto_de_lei_01.2026_-_recomposicao_anual_servidores_camara.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Legislativo a recompor os vencimentos dos Servidores Públicos Municipais da Câmara Municipal de Terra Boa.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/545/projeto_de_lei_02.2026_-_denominacao_de_proprios_-_hospital_-_dr._valdomiro_peres.pdf</t>
   </si>
@@ -613,68 +782,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/548/indicacao_01.2026_-_paulo_henrique_-_enquadramento_educacao_infantil_ao_magisterio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/552/indicacao_02.2026_-_wilson_-_rotatoria_tancredo_neves_com_teruo_sakuno.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/553/indicacao_03.2026_-_atilio_-_faixa_elevada_e_redutor_-_escola_municipal_therezinha_apparecida_bagatin.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/554/indicacao_04.2026_-_atilio_-_estacionamento_vertical_-_melvin_jones.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/555/indicacao_05.2026_-_atilio_-_sentido_unico_-_rua_marialva.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/539/projeto_de_lei_0022026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/540/projeto_de_lei_0032026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/541/projeto_de_lei_004-2026_-_inclusao_elemento_loa_2026_-_fundo_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/543/05_altera_o_art_23_-_incisos_-_i_-_ii_-_vii_-_viii_-_ix_-_anexos_i_-_ii_-_iii_lei_no_966-2008.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/544/06_-_reorganizacao_controle_interno_lei_906-2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/549/07_-autoriza_a_alienacao_de_imoveis_urbanos_-_contrapartidas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/550/projeto_de_resolucao_no_01.2026_-_revoga_resolucao_no_02.2022_-_uvepar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/551/projeto_de_resolucao_no_02.2026_-_filiacao_uvepar_e_acamdoze.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/542/projeto_de_lei_01.2026_-_recomposicao_anual_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/545/projeto_de_lei_02.2026_-_denominacao_de_proprios_-_hospital_-_dr._valdomiro_peres.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/546/projeto_de_lei_03.2026_-_denominacao_de_proprios_-_almoxarifado_-_moacir_jose_mari.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/547/projeto_de_lei_04.2026_-_aumento_auxilio_alimentacao_-_legislativo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/548/indicacao_01.2026_-_paulo_henrique_-_enquadramento_educacao_infantil_ao_magisterio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/552/indicacao_02.2026_-_wilson_-_rotatoria_tancredo_neves_com_teruo_sakuno.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/553/indicacao_03.2026_-_atilio_-_faixa_elevada_e_redutor_-_escola_municipal_therezinha_apparecida_bagatin.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/554/indicacao_04.2026_-_atilio_-_estacionamento_vertical_-_melvin_jones.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/555/indicacao_05.2026_-_atilio_-_sentido_unico_-_rua_marialva.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/562/indicacao_06.2026_-_fabio_-_estacionamento_-_lado_unico_-_rua_ari_barroso_e_ataulfo_alves_-_escola_municipal_therezinha_ap_bagatin.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/566/indicacao_07.2026_-_fabio_-_providencia_transito_-_travessa_primavera.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/567/indicacao_08.2026_-_wilson_-_professor_educacao_infantil_-_magisterio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/539/projeto_de_lei_0022026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/540/projeto_de_lei_0032026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/541/projeto_de_lei_004-2026_-_inclusao_elemento_loa_2026_-_fundo_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/543/05_altera_o_art_23_-_incisos_-_i_-_ii_-_vii_-_viii_-_ix_-_anexos_i_-_ii_-_iii_lei_no_966-2008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/544/06_-_reorganizacao_controle_interno_lei_906-2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/549/07_-autoriza_a_alienacao_de_imoveis_urbanos_-_contrapartidas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/556/08_-_criacao_conselho_mun_dtos_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/557/09_-_regulamentacao_beneficios_eventuais_politica_publica.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/558/10_-_criacao_fundo_mun_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/559/11_-_altera_tabela_das_gratificacoes_nutricionistas_constantes_na_lm_1752-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/560/12_-_altera_paragrafo_unico_e_inciso_i_do_art_5_lei_1752-2023_-_gratificacao_gee.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/561/projeto_de_lei_013-2026_-_inclusao_elemento_loa_2026_-_obra_hospital.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/565/projeto_de_lei_014-2026_-_inclusao_elemento_loa_2026_-_aquisicao_equipamento_fundo_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/568/projeto_de_lei_015-2026_-_inclusao_elemento_loa_2026_-_aquisicao_tabelas_de_basquete_esporte.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/569/16_-_altera_numero_de_vagas_agente_administrativo_e_outros.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/570/17_-_subsidio_economico_-_transporte_coletivo_intermunicipal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/550/projeto_de_resolucao_no_01.2026_-_revoga_resolucao_no_02.2022_-_uvepar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/551/projeto_de_resolucao_no_02.2026_-_filiacao_uvepar_e_acamdoze.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/564/teste_para_assinar_documentos_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/542/projeto_de_lei_01.2026_-_recomposicao_anual_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/545/projeto_de_lei_02.2026_-_denominacao_de_proprios_-_hospital_-_dr._valdomiro_peres.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/546/projeto_de_lei_03.2026_-_denominacao_de_proprios_-_almoxarifado_-_moacir_jose_mari.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terraboa.pr.leg.br/media/sapl/public/materialegislativa/2026/547/projeto_de_lei_04.2026_-_aumento_auxilio_alimentacao_-_legislativo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H19"/>
+  <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="100" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="168.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="197.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -798,400 +967,778 @@
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>36</v>
       </c>
-      <c r="F7" t="s">
+      <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="E10" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" t="s">
         <v>49</v>
       </c>
-      <c r="B11" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="F13" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="E14" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="F14" t="s">
+        <v>50</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" t="s">
+        <v>48</v>
+      </c>
+      <c r="E15" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" t="s">
+        <v>50</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B15" t="s">
-[...14 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" t="s">
+        <v>50</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B16" t="s">
-[...5 lines deleted...]
-      <c r="D16" t="s">
+      <c r="H16" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="E17" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="F17" t="s">
+        <v>50</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="G17" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="D18" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="F18" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="H18" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>79</v>
+      </c>
+      <c r="D19" t="s">
+        <v>48</v>
+      </c>
+      <c r="E19" t="s">
+        <v>49</v>
+      </c>
+      <c r="F19" t="s">
+        <v>50</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H19" t="s">
         <v>81</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>83</v>
+      </c>
+      <c r="D20" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" t="s">
+        <v>49</v>
+      </c>
+      <c r="F20" t="s">
+        <v>50</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H20" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>87</v>
+      </c>
+      <c r="D21" t="s">
+        <v>48</v>
+      </c>
+      <c r="E21" t="s">
+        <v>49</v>
+      </c>
+      <c r="F21" t="s">
+        <v>50</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H21" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>91</v>
+      </c>
+      <c r="D22" t="s">
+        <v>48</v>
+      </c>
+      <c r="E22" t="s">
+        <v>49</v>
+      </c>
+      <c r="F22" t="s">
+        <v>50</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H22" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>95</v>
+      </c>
+      <c r="D23" t="s">
+        <v>48</v>
+      </c>
+      <c r="E23" t="s">
+        <v>49</v>
+      </c>
+      <c r="F23" t="s">
+        <v>50</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H23" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>99</v>
+      </c>
+      <c r="D24" t="s">
+        <v>48</v>
+      </c>
+      <c r="E24" t="s">
+        <v>49</v>
+      </c>
+      <c r="F24" t="s">
+        <v>50</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H24" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>103</v>
+      </c>
+      <c r="D25" t="s">
+        <v>48</v>
+      </c>
+      <c r="E25" t="s">
+        <v>49</v>
+      </c>
+      <c r="F25" t="s">
+        <v>50</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H25" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>107</v>
+      </c>
+      <c r="D26" t="s">
+        <v>48</v>
+      </c>
+      <c r="E26" t="s">
+        <v>49</v>
+      </c>
+      <c r="F26" t="s">
+        <v>50</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H26" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" t="s">
+        <v>111</v>
+      </c>
+      <c r="E27" t="s">
+        <v>112</v>
+      </c>
+      <c r="F27" t="s">
+        <v>113</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H27" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" t="s">
+        <v>111</v>
+      </c>
+      <c r="E28" t="s">
+        <v>112</v>
+      </c>
+      <c r="F28" t="s">
+        <v>113</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H28" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>119</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" t="s">
+        <v>120</v>
+      </c>
+      <c r="E29" t="s">
+        <v>121</v>
+      </c>
+      <c r="F29" t="s">
+        <v>122</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H29" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>125</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" t="s">
+        <v>126</v>
+      </c>
+      <c r="E30" t="s">
+        <v>127</v>
+      </c>
+      <c r="F30" t="s">
+        <v>128</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H30" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>131</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" t="s">
+        <v>126</v>
+      </c>
+      <c r="E31" t="s">
+        <v>127</v>
+      </c>
+      <c r="F31" t="s">
+        <v>128</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H31" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>134</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>22</v>
+      </c>
+      <c r="D32" t="s">
+        <v>126</v>
+      </c>
+      <c r="E32" t="s">
+        <v>127</v>
+      </c>
+      <c r="F32" t="s">
+        <v>128</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H32" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>137</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
         <v>27</v>
       </c>
-      <c r="D19" t="s">
-[...12 lines deleted...]
-        <v>83</v>
+      <c r="D33" t="s">
+        <v>126</v>
+      </c>
+      <c r="E33" t="s">
+        <v>127</v>
+      </c>
+      <c r="F33" t="s">
+        <v>128</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H33" t="s">
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>